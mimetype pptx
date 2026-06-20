--- v0 (2026-03-14)
+++ v1 (2026-06-20)
@@ -15555,266 +15555,116 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b" xsi:nil="true"/>
     <_dlc_DocId xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">7VPTP7ZE6X33-783906844-8161</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">
       <Url>https://cambridgeorg.sharepoint.com/sites/cie/education/pd/Curriculum_Support/_layouts/15/DocIdRedir.aspx?ID=7VPTP7ZE6X33-783906844-8161</Url>
       <Description>7VPTP7ZE6X33-783906844-8161</Description>
     </_dlc_DocIdUrl>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c075f540-5f70-45df-a134-17c4911f7fbe">
-[...1 lines deleted...]
-    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009601E6D173B44745BAD39AE974D6443C" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3137829d7f629485cc5f2d3ce764b0b0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9ad1216b-cdc1-40e2-a0c2-94597fd44697" xmlns:ns3="c075f540-5f70-45df-a134-17c4911f7fbe" xmlns:ns4="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f3a422f46ed8e5e82733829ffd8d4e6c" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E45BD9047056454F94B4694108F9A1FF" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f0fa19889de88cbd91bf0335c4220642">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9ad1216b-cdc1-40e2-a0c2-94597fd44697" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="28ed644d168f2ebd37952b74f93e0285" ns2:_="">
     <xsd:import namespace="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
-    <xsd:import namespace="c075f540-5f70-45df-a134-17c4911f7fbe"/>
-    <xsd:import namespace="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...16 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9ad1216b-cdc1-40e2-a0c2-94597fd44697" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
-    </xsd:element>
-[...124 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="15" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -15937,67 +15787,51 @@
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B630E657-8217-4B2F-96A4-D1EE5A57D447}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c075f540-5f70-45df-a134-17c4911f7fbe"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92FA63A3-81DB-4CCA-914B-3A51208BA682}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EFA43CA-AC03-465A-925B-6732D0F4BFB9}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B36F522-99CC-44C6-897D-F8F89591E08F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE51AF88-C67F-4A38-BADD-B70D8B316A09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" enabled="0" method="" siteId="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16050,35 +15884,35 @@
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Presentation title</dc:title>
   <dc:creator>Rebecca</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009601E6D173B44745BAD39AE974D6443C</vt:lpwstr>
+    <vt:lpwstr>0x010100E45BD9047056454F94B4694108F9A1FF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>07ef7673-8cf1-4637-8437-e93c5f886ea2</vt:lpwstr>
   </property>
 </Properties>
 </file>