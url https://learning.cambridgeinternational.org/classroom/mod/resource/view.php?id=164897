--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -598,63 +598,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="106" d="100"/>
-          <a:sy n="106" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="756" y="96"/>
+        <p:origin x="512" y="52"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="4620" y="1068"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
@@ -869,51 +869,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5E44087D-43F5-4D42-8A0D-096C4E3404F5}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>01/04/2026</a:t>
+              <a:t>19/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0E603EA-DFEE-1FB1-1320-A771EF15F552}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -1066,51 +1066,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DB8D41B3-343F-4A6E-BAF9-243AAB662254}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>01/04/2026</a:t>
+              <a:t>19/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -13117,51 +13117,51 @@
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -14092,51 +14092,51 @@
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>A </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>population</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t> is:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>‘a group of people selected to represent the population in research’</a:t>
+              <a:t>‘a group of people with one or more characteristics in common, from which a sample is selected’</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2489020089"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -15754,120 +15754,108 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E45BD9047056454F94B4694108F9A1FF" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5c0011047895b59a897429f5e4ec5dcc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9ad1216b-cdc1-40e2-a0c2-94597fd44697" xmlns:ns3="f1f25e64-7226-490b-ade3-8cf84afff5d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b649ae69bc45de80afe7d6c0f200904" ns2:_="" ns3:_="">
     <xsd:import namespace="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
     <xsd:import namespace="f1f25e64-7226-490b-ade3-8cf84afff5d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9ad1216b-cdc1-40e2-a0c2-94597fd44697" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -15991,112 +15979,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">7VPTP7ZE6X33-2020743336-604</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">
+      <Url>https://cambridgeorg.sharepoint.com/sites/cie/education/pd/Curriculum_Support/_layouts/15/DocIdRedir.aspx?ID=7VPTP7ZE6X33-2020743336-604</Url>
+      <Description>7VPTP7ZE6X33-2020743336-604</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE51AF88-C67F-4A38-BADD-B70D8B316A09}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B36F522-99CC-44C6-897D-F8F89591E08F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B630E657-8217-4B2F-96A4-D1EE5A57D447}">
-[...14 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82CB06AF-0890-458C-A386-B41B78B618F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
     <ds:schemaRef ds:uri="f1f25e64-7226-490b-ade3-8cf84afff5d2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B630E657-8217-4B2F-96A4-D1EE5A57D447}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" enabled="0" method="" siteId="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Schools v4 POT</Template>
   <TotalTime></TotalTime>
-  <Words>241</Words>
+  <Words>248</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>36</Paragraphs>
   <Slides>7</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>