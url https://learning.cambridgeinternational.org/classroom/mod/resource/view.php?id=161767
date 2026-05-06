--- v0 (2025-11-30)
+++ v1 (2026-05-06)
@@ -1,411 +1,437 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="24D6B14B" w14:textId="77777777" w:rsidR="004A263D" w:rsidRPr="00D11A70" w:rsidRDefault="004A263D" w:rsidP="004A263D">
-      <w:pPr>
+    <w:p w14:paraId="5B5C56BF" w14:textId="30F4D0DD" w:rsidR="004A263D" w:rsidRPr="00D11A70" w:rsidRDefault="001D7411" w:rsidP="004A263D">
+      <w:pPr>
+        <w:pStyle w:val="SupportType"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
-          <w:b/>
-          <w:color w:val="E05206"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D2C4503" wp14:editId="7F6FC80E">
-[...11 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AFD6F66" wp14:editId="19A45B9F">
+            <wp:extent cx="2890547" cy="651708"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:docPr id="496046756" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Picture 2"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2795397" cy="449579"/>
+                      <a:ext cx="2908529" cy="655762"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5C56BF" w14:textId="77777777" w:rsidR="004A263D" w:rsidRPr="00D11A70" w:rsidRDefault="004A263D" w:rsidP="004A263D">
+    <w:p w14:paraId="0078C8B0" w14:textId="77777777" w:rsidR="004A263D" w:rsidRDefault="004A263D" w:rsidP="004A263D">
       <w:pPr>
         <w:pStyle w:val="SupportType"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0078C8B0" w14:textId="77777777" w:rsidR="004A263D" w:rsidRPr="00D11A70" w:rsidRDefault="004A263D" w:rsidP="004A263D">
+    <w:p w14:paraId="0A5CDE88" w14:textId="77777777" w:rsidR="001D7411" w:rsidRPr="00D11A70" w:rsidRDefault="001D7411" w:rsidP="004A263D">
       <w:pPr>
         <w:pStyle w:val="SupportType"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="083E9BF1" w14:textId="321533F7" w:rsidR="004A263D" w:rsidRPr="0014797A" w:rsidRDefault="0014334C" w:rsidP="004A263D">
+    <w:p w14:paraId="083E9BF1" w14:textId="321533F7" w:rsidR="004A263D" w:rsidRPr="001D7411" w:rsidRDefault="0014334C" w:rsidP="004A263D">
       <w:pPr>
         <w:pStyle w:val="SupportType"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light"/>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light"/>
+      <w:r w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Teaching</w:t>
       </w:r>
-      <w:r w:rsidR="004A263D" w:rsidRPr="00BC1A42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light"/>
+      <w:r w:rsidR="004A263D" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pack</w:t>
       </w:r>
-      <w:r w:rsidR="00D93A35">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light"/>
+      <w:r w:rsidR="00D93A35" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00AB0A4C" w:rsidRPr="00AB0A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light"/>
+      <w:r w:rsidR="00AB0A4C" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>I’m the</w:t>
       </w:r>
-      <w:r w:rsidR="00AB0A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light"/>
+      <w:r w:rsidR="00AB0A4C" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB0A4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light"/>
+      <w:r w:rsidR="00AB0A4C" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>King of the Castle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F12A7A" w14:textId="0B1190E7" w:rsidR="004A263D" w:rsidRPr="00BC1A42" w:rsidRDefault="004A263D" w:rsidP="00B438B0">
+    <w:p w14:paraId="64F12A7A" w14:textId="0B1190E7" w:rsidR="004A263D" w:rsidRPr="001D7411" w:rsidRDefault="004A263D" w:rsidP="00B438B0">
       <w:pPr>
         <w:pStyle w:val="Qualificationtype"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Bliss Pro Medium" w:hAnsi="Bliss Pro Medium"/>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1A42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Medium" w:hAnsi="Bliss Pro Medium"/>
+      <w:r w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>Cambridge IGCS</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Medium" w:hAnsi="Bliss Pro Medium"/>
+      <w:r w:rsidR="00DB7A51" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00E059A8" w:rsidRPr="00E059A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Medium" w:hAnsi="Bliss Pro Medium"/>
+      <w:r w:rsidR="00E059A8" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>™</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Medium" w:hAnsi="Bliss Pro Medium"/>
+      <w:r w:rsidR="00DB7A51" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C4F8A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Medium" w:hAnsi="Bliss Pro Medium"/>
+      <w:r w:rsidR="009C4F8A" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>/ IGCSE (9–1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B639115" w14:textId="6E723576" w:rsidR="004A263D" w:rsidRDefault="001C44E7" w:rsidP="00BC1A42">
+    <w:p w14:paraId="3B639115" w14:textId="6E723576" w:rsidR="004A263D" w:rsidRPr="001D7411" w:rsidRDefault="001C44E7" w:rsidP="00BC1A42">
       <w:pPr>
         <w:pStyle w:val="Subjecttitle"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>Literature</w:t>
       </w:r>
-      <w:r w:rsidR="009C4F8A">
-        <w:rPr>
+      <w:r w:rsidR="009C4F8A" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> in English</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C4F8A">
-        <w:rPr>
+      <w:r w:rsidR="009C4F8A" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">0475 / </w:t>
       </w:r>
-      <w:r w:rsidR="001C3625">
-        <w:rPr>
+      <w:r w:rsidR="001C3625" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>0992</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EACC16" w14:textId="77777777" w:rsidR="001C3625" w:rsidRDefault="001C3625" w:rsidP="00BC1A42">
+    <w:p w14:paraId="14EACC16" w14:textId="77777777" w:rsidR="001C3625" w:rsidRPr="001D7411" w:rsidRDefault="001C3625" w:rsidP="00BC1A42">
       <w:pPr>
         <w:pStyle w:val="Subjecttitle"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="485FC088" w14:textId="58B29E92" w:rsidR="001C3625" w:rsidRPr="0014797A" w:rsidRDefault="001C3625" w:rsidP="00BC1A42">
+    <w:p w14:paraId="485FC088" w14:textId="58B29E92" w:rsidR="001C3625" w:rsidRPr="001D7411" w:rsidRDefault="001C3625" w:rsidP="00BC1A42">
       <w:pPr>
         <w:pStyle w:val="Subjecttitle"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:color w:val="4A4A4A"/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0014797A">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:color w:val="4A4A4A"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>Cambridge O Level</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079BF7C1" w14:textId="3C5AC571" w:rsidR="001C3625" w:rsidRPr="0014797A" w:rsidRDefault="001C3625" w:rsidP="00BC1A42">
+    <w:p w14:paraId="079BF7C1" w14:textId="3C5AC571" w:rsidR="001C3625" w:rsidRPr="001D7411" w:rsidRDefault="001C3625" w:rsidP="00BC1A42">
       <w:pPr>
         <w:pStyle w:val="Subjecttitle"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:color w:val="4A4A4A"/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0014797A">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:color w:val="4A4A4A"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">Literature in English </w:t>
       </w:r>
-      <w:r w:rsidR="000565E0">
-        <w:rPr>
+      <w:r w:rsidR="000565E0" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:color w:val="4A4A4A"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B258EB" w14:textId="77777777" w:rsidR="00755829" w:rsidRDefault="00755829" w:rsidP="00BC1A42">
+    <w:p w14:paraId="49B258EB" w14:textId="77777777" w:rsidR="00755829" w:rsidRPr="001D7411" w:rsidRDefault="00755829" w:rsidP="00BC1A42">
       <w:pPr>
         <w:pStyle w:val="Subjecttitle"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FEF008F" w14:textId="4B14E8FC" w:rsidR="0063666A" w:rsidRPr="004652A9" w:rsidRDefault="0063666A" w:rsidP="00BC1A42">
+    <w:p w14:paraId="3FEF008F" w14:textId="4B14E8FC" w:rsidR="0063666A" w:rsidRPr="001D7411" w:rsidRDefault="0063666A" w:rsidP="00BC1A42">
       <w:pPr>
         <w:pStyle w:val="Subjecttitle"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>For examination from 202</w:t>
       </w:r>
-      <w:r w:rsidR="001202B6">
-        <w:rPr>
+      <w:r w:rsidR="001202B6" w:rsidRPr="001D7411">
+        <w:rPr>
+          <w:rFonts w:ascii="Value serif" w:hAnsi="Value serif"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C19816" w14:textId="77777777" w:rsidR="004A263D" w:rsidRPr="00C0413B" w:rsidRDefault="004A263D" w:rsidP="004A263D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bliss Pro Regular" w:hAnsi="Bliss Pro Regular" w:cs="Open Sans Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="213B5B5A" w14:textId="1F7E063E" w:rsidR="004A263D" w:rsidRPr="00CE45DB" w:rsidRDefault="001C44E7" w:rsidP="004A263D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F7DE5E4" wp14:editId="3BE1F599">
@@ -474,4860 +500,6690 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC439E0" w14:textId="77777777" w:rsidR="004D2381" w:rsidRDefault="004D2381" w:rsidP="004D2381"/>
     <w:p w14:paraId="2135B981" w14:textId="77777777" w:rsidR="00BD2DD5" w:rsidRDefault="00BD2DD5" w:rsidP="004D2381"/>
     <w:p w14:paraId="7ABE63A1" w14:textId="77777777" w:rsidR="00BD2DD5" w:rsidRDefault="00BD2DD5" w:rsidP="004D2381"/>
     <w:p w14:paraId="42CEF777" w14:textId="77777777" w:rsidR="00BD2DD5" w:rsidRDefault="00BD2DD5" w:rsidP="004D2381"/>
     <w:p w14:paraId="0A63A4BC" w14:textId="77777777" w:rsidR="00BD2DD5" w:rsidRDefault="00BD2DD5" w:rsidP="004D2381"/>
     <w:p w14:paraId="20616E1A" w14:textId="77777777" w:rsidR="00BD2DD5" w:rsidRDefault="00BD2DD5" w:rsidP="004D2381"/>
     <w:p w14:paraId="5531B1BF" w14:textId="77777777" w:rsidR="00BD2DD5" w:rsidRDefault="00BD2DD5" w:rsidP="004D2381"/>
     <w:p w14:paraId="47990508" w14:textId="77777777" w:rsidR="00BD2DD5" w:rsidRDefault="00BD2DD5" w:rsidP="004D2381"/>
     <w:p w14:paraId="6E0A4F44" w14:textId="77777777" w:rsidR="00BD2DD5" w:rsidRDefault="00BD2DD5" w:rsidP="004D2381"/>
     <w:p w14:paraId="41ED1E0B" w14:textId="77777777" w:rsidR="004D2381" w:rsidRDefault="004D2381" w:rsidP="004D2381"/>
     <w:p w14:paraId="40A65367" w14:textId="77777777" w:rsidR="004D2381" w:rsidRDefault="004D2381" w:rsidP="004D2381"/>
     <w:p w14:paraId="47DA743A" w14:textId="77777777" w:rsidR="004D2381" w:rsidRDefault="004D2381" w:rsidP="004D2381"/>
     <w:p w14:paraId="22A9BECC" w14:textId="77777777" w:rsidR="004D2381" w:rsidRDefault="004D2381" w:rsidP="004D2381"/>
     <w:p w14:paraId="650956E6" w14:textId="77777777" w:rsidR="004D2381" w:rsidRDefault="004D2381" w:rsidP="004D2381"/>
     <w:p w14:paraId="325797A3" w14:textId="77777777" w:rsidR="004D2381" w:rsidRDefault="004D2381" w:rsidP="004D2381"/>
     <w:p w14:paraId="65611923" w14:textId="77777777" w:rsidR="004D2381" w:rsidRDefault="004D2381" w:rsidP="004D2381"/>
     <w:p w14:paraId="590E3425" w14:textId="77777777" w:rsidR="004D2381" w:rsidRDefault="004D2381" w:rsidP="004D2381"/>
     <w:p w14:paraId="10F366E1" w14:textId="77777777" w:rsidR="004D2381" w:rsidRDefault="004D2381" w:rsidP="004D2381"/>
     <w:p w14:paraId="64BE8DBE" w14:textId="77777777" w:rsidR="004D2381" w:rsidRDefault="004D2381" w:rsidP="004D2381"/>
     <w:p w14:paraId="454D8A57" w14:textId="77777777" w:rsidR="00AD2E2E" w:rsidRDefault="00AD2E2E" w:rsidP="004D2381"/>
-    <w:p w14:paraId="69B89B0F" w14:textId="77777777" w:rsidR="00AD2E2E" w:rsidRDefault="00AD2E2E" w:rsidP="004D2381"/>
-    <w:p w14:paraId="7D50A137" w14:textId="0283B38A" w:rsidR="004D2381" w:rsidRDefault="004D2381" w:rsidP="004D2381"/>
     <w:p w14:paraId="118B6338" w14:textId="09709FAD" w:rsidR="004A263D" w:rsidRDefault="004A263D" w:rsidP="004D2381"/>
-    <w:p w14:paraId="3CE629BB" w14:textId="130E36DC" w:rsidR="00AD2E2E" w:rsidRPr="00AD2E2E" w:rsidRDefault="00AD2E2E" w:rsidP="00AD2E2E">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="3CE629BB" w14:textId="301870F9" w:rsidR="00AD2E2E" w:rsidRPr="00AD6A8F" w:rsidRDefault="00AD2E2E" w:rsidP="00AD2E2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>© Cambridge University Press &amp; Assessment</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B7BE6">
+      <w:r w:rsidRPr="00AD6A8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD2E2E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AD6A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00A20BD9">
-[...16 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A20BD9" w:rsidRPr="00AD6A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20BD9" w:rsidRPr="00AD6A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DBD15C" w14:textId="7455B509" w:rsidR="00AD2E2E" w:rsidRPr="00AD6A8F" w:rsidRDefault="00AD2E2E" w:rsidP="00AD2E2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6A8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...13 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cambridge International Education is part of Cambridge University Press &amp; Assessment. Cambridge University Press &amp; Assessment is a department of the University of Cambridge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5297B7F7" w14:textId="77777777" w:rsidR="00AD2E2E" w:rsidRPr="00AD6A8F" w:rsidRDefault="00AD2E2E" w:rsidP="00AD2E2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6A8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cambridge University Press &amp; Assessment retains the copyright on all its publications. Registered centres are permitted to copy material from this booklet for their own internal use. However, we cannot give permission to centres to photocopy any material that is acknowledged to a third party even for internal use within a centre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713D6801" w14:textId="2EB6FBC9" w:rsidR="004A263D" w:rsidRDefault="004A263D" w:rsidP="004A263D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="004A263D" w:rsidSect="001306B0">
-          <w:headerReference w:type="default" r:id="rId14"/>
-          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="454" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783D13E8" w14:textId="0872DA7F" w:rsidR="009949FF" w:rsidRPr="009949FF" w:rsidRDefault="009949FF" w:rsidP="009949FF">
+    <w:p w14:paraId="783D13E8" w14:textId="0872DA7F" w:rsidR="009949FF" w:rsidRPr="00C56A21" w:rsidRDefault="009949FF" w:rsidP="00C56A21">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="8" w:color="EA5B0C"/>
-          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="EA5B0C"/>
+          <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="EA5B0C"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009949FF">
-[...2 lines deleted...]
-          <w:color w:val="EA5B0C"/>
+      <w:r w:rsidRPr="00C56A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C2EB1C" w14:textId="32740948" w:rsidR="00F17A67" w:rsidRDefault="00B613F1">
+    <w:p w14:paraId="2A540D17" w14:textId="43317B4D" w:rsidR="003B69BB" w:rsidRDefault="00185E17">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \o "1-1" \h \z \t "Heading 2,2,Heading 3,3,Section Head,1,A Head,1" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \o "1-1" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc188430075" w:history="1">
-        <w:r w:rsidR="00F17A67" w:rsidRPr="00B72E26">
+      <w:hyperlink w:anchor="_Toc226554383" w:history="1">
+        <w:r w:rsidR="003B69BB" w:rsidRPr="0035086A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
-        <w:r w:rsidR="00F17A67">
+        <w:r w:rsidR="003B69BB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F17A67">
+        <w:r w:rsidR="003B69BB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F17A67">
+        <w:r w:rsidR="003B69BB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc188430075 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226554383 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F17A67">
+        <w:r w:rsidR="003B69BB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F17A67">
+        <w:r w:rsidR="003B69BB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA745A">
+        <w:r w:rsidR="00C97D6C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00F17A67">
+        <w:r w:rsidR="003B69BB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DC27AD2" w14:textId="718229EA" w:rsidR="00F17A67" w:rsidRDefault="00F17A67">
+    <w:p w14:paraId="7586FB14" w14:textId="32E35B4E" w:rsidR="003B69BB" w:rsidRDefault="003B69BB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188430076" w:history="1">
-        <w:r w:rsidRPr="00B72E26">
+      <w:hyperlink w:anchor="_Toc226554384" w:history="1">
+        <w:r w:rsidRPr="0035086A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1. Text summary</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc188430076 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226554384 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA745A">
+        <w:r w:rsidR="00C97D6C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08EEA8A1" w14:textId="6843F881" w:rsidR="00F17A67" w:rsidRDefault="00F17A67">
+    <w:p w14:paraId="565B124B" w14:textId="1C43FCFC" w:rsidR="003B69BB" w:rsidRDefault="003B69BB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188430077" w:history="1">
-        <w:r w:rsidRPr="00B72E26">
+      <w:hyperlink w:anchor="_Toc226554385" w:history="1">
+        <w:r w:rsidRPr="0035086A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2. Character summaries and quotations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc188430077 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226554385 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA745A">
+        <w:r w:rsidR="00C97D6C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46C7CFE7" w14:textId="55D3977E" w:rsidR="00F17A67" w:rsidRDefault="00F17A67">
+    <w:p w14:paraId="7ED9B3F7" w14:textId="22DBCAAF" w:rsidR="003B69BB" w:rsidRDefault="003B69BB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188430078" w:history="1">
-        <w:r w:rsidRPr="00B72E26">
+      <w:hyperlink w:anchor="_Toc226554386" w:history="1">
+        <w:r w:rsidRPr="0035086A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3. Reflection and activities</w:t>
+          <w:t>3. Character animations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc188430078 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226554386 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA745A">
+        <w:r w:rsidR="00C97D6C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A7F9938" w14:textId="710F13EA" w:rsidR="00F17A67" w:rsidRDefault="00F17A67">
+    <w:p w14:paraId="00D9FA14" w14:textId="65E2D68F" w:rsidR="003B69BB" w:rsidRDefault="003B69BB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188430079" w:history="1">
-        <w:r w:rsidRPr="00B72E26">
+      <w:hyperlink w:anchor="_Toc226554387" w:history="1">
+        <w:r w:rsidRPr="0035086A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4. Quiz</w:t>
+          <w:t>4. Reflection and activities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc188430079 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226554387 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA745A">
+        <w:r w:rsidR="00C97D6C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C26046A" w14:textId="31751B5D" w:rsidR="00F17A67" w:rsidRDefault="00F17A67">
+    <w:p w14:paraId="455B81BF" w14:textId="6FC6578C" w:rsidR="003B69BB" w:rsidRDefault="003B69BB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc188430080" w:history="1">
-        <w:r w:rsidRPr="00B72E26">
+      <w:hyperlink w:anchor="_Toc226554388" w:history="1">
+        <w:r w:rsidRPr="0035086A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5. Quiz</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226554388 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00C97D6C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="628D43DE" w14:textId="6C870394" w:rsidR="003B69BB" w:rsidRDefault="003B69BB">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226554389" w:history="1">
+        <w:r w:rsidRPr="0035086A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Quiz answers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc188430080 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226554389 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA745A">
+        <w:r w:rsidR="00C97D6C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3005DB1A" w14:textId="29840EC8" w:rsidR="004D2381" w:rsidRPr="00E23D6B" w:rsidRDefault="00B613F1" w:rsidP="0095231F">
+    <w:p w14:paraId="3005DB1A" w14:textId="60718BE4" w:rsidR="004D2381" w:rsidRPr="00E23D6B" w:rsidRDefault="00185E17" w:rsidP="0095231F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="E05206"/>
         </w:rPr>
         <w:sectPr w:rsidR="004D2381" w:rsidRPr="00E23D6B" w:rsidSect="001306B0">
-          <w:headerReference w:type="default" r:id="rId16"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="first" r:id="rId22"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="312" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="004D2381" w:rsidRPr="00E23D6B">
         <w:rPr>
           <w:b/>
           <w:color w:val="E05206"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004D2381" w:rsidRPr="00E23D6B">
         <w:rPr>
           <w:b/>
           <w:color w:val="E05206"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Section Head,1,A Head,2" </w:instrText>
       </w:r>
       <w:r w:rsidR="004D2381" w:rsidRPr="00E23D6B">
         <w:rPr>
           <w:b/>
           <w:color w:val="E05206"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEC78E9" w14:textId="6B10D9C8" w:rsidR="00805A06" w:rsidRPr="00A700B1" w:rsidRDefault="00C62033" w:rsidP="00B613F1">
+    <w:p w14:paraId="5CEC78E9" w14:textId="6B10D9C8" w:rsidR="00805A06" w:rsidRPr="008D4B40" w:rsidRDefault="00C62033" w:rsidP="008D4B40">
       <w:pPr>
         <w:pStyle w:val="SectionHead"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+        </w:pBdr>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc188430075"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc226554383"/>
       <w:bookmarkStart w:id="1" w:name="_Toc477435967"/>
-      <w:r w:rsidRPr="00A700B1">
+      <w:r w:rsidRPr="008D4B40">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="116531B8" w14:textId="1135D111" w:rsidR="002A4076" w:rsidRPr="002E313A" w:rsidRDefault="002A4076" w:rsidP="004869FF">
+    <w:p w14:paraId="116531B8" w14:textId="2E501250" w:rsidR="002A4076" w:rsidRPr="00185E17" w:rsidRDefault="002A4076" w:rsidP="004869FF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidRPr="0014334C">
+      <w:r w:rsidRPr="00185E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teaching Pack</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supports teachers and learners when studying Cambridge IGCSE</w:t>
+      </w:r>
+      <w:r w:rsidR="00E059A8" w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00936B1B" w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/ IGCSE (9</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00936B1B" w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6F0E" w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and O Level Literature in English </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>set texts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72311CE8" w14:textId="636C33BF" w:rsidR="002A4076" w:rsidRPr="00185E17" w:rsidRDefault="002A4076" w:rsidP="004869FF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Set texts regularly rotate on the syllabus and may change from one year of examination to the next. Before you begin teaching, check the set text list for the year in which your candidates will take their examinations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61033469" w14:textId="4E992C49" w:rsidR="002A4076" w:rsidRPr="00185E17" w:rsidRDefault="002A4076" w:rsidP="00765AEA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Teachers may use this teaching pack to engage their learners when introducing a set text, or as a revision tool.</w:t>
+      </w:r>
+      <w:r w:rsidR="00765AEA" w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00936B1B">
-[...18 lines deleted...]
-    <w:p w14:paraId="72311CE8" w14:textId="636C33BF" w:rsidR="002A4076" w:rsidRPr="00BD3AB5" w:rsidRDefault="002A4076" w:rsidP="004869FF">
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>The content of these set text resources will need to be expanded on to cover what candidates are expected to know and be able to comment on in an examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FE85E5" w14:textId="59D0571E" w:rsidR="002A4076" w:rsidRPr="00185E17" w:rsidRDefault="002A4076" w:rsidP="004869FF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...134 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To increase learners’ understanding and appreciation of the set text we recommend l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5381F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">earners to set up a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F80787">
+      <w:r w:rsidRPr="00185E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>reading log</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5381F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>, which could include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096395A9" w14:textId="02A526AB" w:rsidR="002A4076" w:rsidRPr="00B5381F" w:rsidRDefault="002A4076" w:rsidP="00F17A67">
+    <w:p w14:paraId="096395A9" w14:textId="02A526AB" w:rsidR="002A4076" w:rsidRPr="00185E17" w:rsidRDefault="002A4076" w:rsidP="00185E17">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
-        <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B5381F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>brief synopses of chapters</w:t>
       </w:r>
-      <w:r w:rsidR="00234B52">
+      <w:r w:rsidR="00234B52" w:rsidRPr="00185E17">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/acts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5381F">
+      <w:r w:rsidRPr="00185E17">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in no more than a couple of sentences in their own words)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C712459" w14:textId="6AA8C0DE" w:rsidR="002A4076" w:rsidRPr="00B5381F" w:rsidRDefault="002A4076" w:rsidP="00F17A67">
+    <w:p w14:paraId="4C712459" w14:textId="6AA8C0DE" w:rsidR="002A4076" w:rsidRPr="00185E17" w:rsidRDefault="002A4076" w:rsidP="00185E17">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
-        <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B5381F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a timeline of events (useful when a narrative is arranged non-chronologically)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8C4DC3" w14:textId="77777777" w:rsidR="002A4076" w:rsidRPr="00B5381F" w:rsidRDefault="002A4076" w:rsidP="00F17A67">
+    <w:p w14:paraId="2B8C4DC3" w14:textId="77777777" w:rsidR="002A4076" w:rsidRPr="00185E17" w:rsidRDefault="002A4076" w:rsidP="00185E17">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
-        <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B5381F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a list or diagram of characters and their relationships with each other</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40900D1A" w14:textId="77777777" w:rsidR="002A4076" w:rsidRPr="00B5381F" w:rsidRDefault="002A4076" w:rsidP="00F17A67">
+    <w:p w14:paraId="40900D1A" w14:textId="77777777" w:rsidR="002A4076" w:rsidRPr="00185E17" w:rsidRDefault="002A4076" w:rsidP="00185E17">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
-        <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B5381F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>first impressions of main characters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7153816C" w14:textId="77777777" w:rsidR="002A4076" w:rsidRDefault="002A4076" w:rsidP="00F17A67">
+    <w:p w14:paraId="7153816C" w14:textId="77777777" w:rsidR="002A4076" w:rsidRPr="00185E17" w:rsidRDefault="002A4076" w:rsidP="00185E17">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
-        <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B5381F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>initial thoughts about the main themes or ideas in the text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71943BAC" w14:textId="77777777" w:rsidR="00C5235B" w:rsidRPr="00C5235B" w:rsidRDefault="00C5235B" w:rsidP="00C5235B">
+    <w:p w14:paraId="71943BAC" w14:textId="77777777" w:rsidR="00C5235B" w:rsidRPr="00185E17" w:rsidRDefault="00C5235B" w:rsidP="00C5235B">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> for themes that are identified for a text. Create key major theme mind maps and then from each of those key themes map connected and subsidiary/minor themes. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We suggest teachers discuss synonyms and alternative key words for themes that are identified for a text. Create key major theme mind maps and then from each of those key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>themes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> map connected and subsidiary/minor themes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC2256D" w14:textId="77777777" w:rsidR="00C5235B" w:rsidRDefault="00C5235B" w:rsidP="00C5235B">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="714"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2299A188" wp14:editId="7AD69FD1">
             <wp:extent cx="3886200" cy="2428875"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="361734738" name="Diagram 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId19" r:lo="rId20" r:qs="rId21" r:cs="rId22"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId23" r:lo="rId24" r:qs="rId25" r:cs="rId26"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5922AED2" w14:textId="58E568D6" w:rsidR="00C5235B" w:rsidRDefault="00C5235B" w:rsidP="00C94EC0">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="714"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B1B81DB" w14:textId="77777777" w:rsidR="00765AEA" w:rsidRDefault="00765AEA" w:rsidP="00C94EC0">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="48C509B7" w14:textId="14C91024" w:rsidR="007B4B35" w:rsidRPr="00185E17" w:rsidRDefault="002A4076" w:rsidP="00185E17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In this pack we have included some useful lesson resources to use with learners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DA9777" w14:textId="3F4331EF" w:rsidR="002A4076" w:rsidRPr="007B4B35" w:rsidRDefault="00C5454B" w:rsidP="00F17A67">
+    <w:p w14:paraId="23DA9777" w14:textId="3F4331EF" w:rsidR="002A4076" w:rsidRPr="00185E17" w:rsidRDefault="00C5454B" w:rsidP="00185E17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="002A4076" w:rsidRPr="007B4B35">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002A4076" w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ext summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F16BE0" w14:textId="13145F16" w:rsidR="002A4076" w:rsidRDefault="002A4076" w:rsidP="00F17A67">
+    <w:p w14:paraId="13F16BE0" w14:textId="13145F16" w:rsidR="002A4076" w:rsidRPr="00185E17" w:rsidRDefault="002A4076" w:rsidP="00185E17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Character summaries and quotations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FDE87F" w14:textId="09252949" w:rsidR="004869FF" w:rsidRDefault="004869FF" w:rsidP="00F17A67">
+    <w:p w14:paraId="25FDE87F" w14:textId="09252949" w:rsidR="004869FF" w:rsidRPr="00185E17" w:rsidRDefault="004869FF" w:rsidP="00185E17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Reflection </w:t>
       </w:r>
-      <w:r w:rsidR="00234B52">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00234B52" w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609CE586" w14:textId="32CD9733" w:rsidR="003F26AF" w:rsidRPr="00C94EC0" w:rsidRDefault="00234B52" w:rsidP="00F17A67">
+    <w:p w14:paraId="609CE586" w14:textId="32CD9733" w:rsidR="003F26AF" w:rsidRPr="00185E17" w:rsidRDefault="00234B52" w:rsidP="00185E17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A q</w:t>
       </w:r>
-      <w:r w:rsidR="002A4076" w:rsidRPr="00C94EC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002A4076" w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uiz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94EC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00185E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319F7A1F" w14:textId="77777777" w:rsidR="00A345D3" w:rsidRPr="00805A06" w:rsidRDefault="00A345D3" w:rsidP="00A345D3">
+    <w:p w14:paraId="7AC03BE6" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Animation videos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC6E482" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teaching Pack</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be used with the videos which were produced using the software </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Video Scribe </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00A639CA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>www.videoscribe.co/en/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, but a range of other alternative animation and storyboarding tools may equally be used:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5839361A" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00A639CA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.story</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A639CA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>boardthat.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A639CA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Online digital storytelling tool – free and pay for subscriptions available</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DD6C59" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00A639CA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://wonderunit.com/storyboarder/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A925133" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Storyboarding software – free to download, but </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be installed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A41D437" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00A639CA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.powtoon.com/edu-home/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Online video and animation creation – free and pay for subscriptions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A770EC8" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00A639CA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.animaker.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Online animated video creator – free and pay for subscriptions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747EEF76" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00A639CA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://goanimate4schools.com/public_index</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Online storyboard, scene and video creation tool – pay for subscription</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B575C8" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00A639CA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>http://plasq.com/apps/comiclife/macwin/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00745380" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Downloadable and app-based tools for creating comic books</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B400D0" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00A639CA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.openoffice.org/product/impress.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598FDE97" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A tool for creating multimedia presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5B2094" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00A639CA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://products.office.com/en-gb/powerpoint</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="65FDCE7E" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Microsoft PowerPoint for simple presentations as well as more complex multimedia presentations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E79402" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The teaching pack and videos aim to help learners to understand and think about the key events and themes of the text, key quotations and their meanings, the significance of character behaviour, relationships and actions and how characters are depicted in the set text being studied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67736867" w14:textId="77777777" w:rsidR="00277479" w:rsidRDefault="00277479" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53260191" w14:textId="2E720696" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64BB89B1" wp14:editId="099E358E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>32385</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>255270</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="395605" cy="395605"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="764847912" name="Picture 559315628" descr="P82#y1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="764847912" name="Picture 559315628" descr="P82#y1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId37">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="395605" cy="395605"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Lesson resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741706A4" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Included in this pack are some resources to use with your learners. You may ask your learners to create their own worksheets </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these, around another text, which they are studying:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3266C228" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Character summaries and quotations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – learners create their own character summaries including quotations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3346AF" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Character animations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – after watching the animation, learners can work in pairs to fill in the blank worksheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692B6C5B" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reflection </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– after reading the text / watching the videos, learners reflect, consider and explore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E8D585" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00A639CA" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quiz – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A639CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a fun quiz to test the learners’ knowledge of the text before or after watching the videos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C542FD4" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00314472" w:rsidRDefault="00A639CA" w:rsidP="00A639CA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319F7A1F" w14:textId="77777777" w:rsidR="00A639CA" w:rsidRPr="00805A06" w:rsidRDefault="00A639CA" w:rsidP="00A345D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:sectPr w:rsidR="00A345D3" w:rsidRPr="00805A06" w:rsidSect="001306B0">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId29"/>
+        <w:sectPr w:rsidR="00A639CA" w:rsidRPr="00805A06" w:rsidSect="001306B0">
+          <w:headerReference w:type="even" r:id="rId38"/>
+          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="even" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1109" w:right="1133" w:bottom="1440" w:left="1134" w:header="568" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C60F297" w14:textId="433096D4" w:rsidR="00C54591" w:rsidRPr="00E252F6" w:rsidRDefault="000B0325" w:rsidP="00B613F1">
+    <w:p w14:paraId="0C60F297" w14:textId="433096D4" w:rsidR="00C54591" w:rsidRPr="00107666" w:rsidRDefault="000B0325" w:rsidP="00AD6A8F">
       <w:pPr>
         <w:pStyle w:val="SectionHead"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc188430076"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226554384"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
+      <w:r w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="004869FF">
+      <w:r w:rsidR="004869FF" w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C54591" w:rsidRPr="00E252F6">
+      <w:r w:rsidR="00C54591" w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00957FA4">
+      <w:r w:rsidR="00957FA4" w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="004079A0">
+      <w:r w:rsidR="004079A0" w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:t>ext</w:t>
       </w:r>
-      <w:r w:rsidR="00D96E8F" w:rsidRPr="00E252F6">
+      <w:r w:rsidR="00D96E8F" w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
-      <w:r w:rsidR="00C54591" w:rsidRPr="00E252F6">
+      <w:r w:rsidR="00C54591" w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ummary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9741" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="8470"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00957FA4" w:rsidRPr="00384162" w14:paraId="1FCABDDA" w14:textId="77777777" w:rsidTr="00DB0050">
+      <w:tr w:rsidR="00957FA4" w:rsidRPr="00F120B0" w14:paraId="1FCABDDA" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="EA5B0C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D19F75D" w14:textId="20DDEF17" w:rsidR="00957FA4" w:rsidRPr="00D364DA" w:rsidRDefault="00B7098D" w:rsidP="00B7098D">
+          <w:p w14:paraId="7D19F75D" w14:textId="20DDEF17" w:rsidR="00957FA4" w:rsidRPr="00F120B0" w:rsidRDefault="00B7098D" w:rsidP="00B7098D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chapters 1–2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8470" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D43725A" w14:textId="517B65F3" w:rsidR="00B120EB" w:rsidRDefault="00B120EB" w:rsidP="00B120EB">
+          <w:p w14:paraId="1D43725A" w14:textId="517B65F3" w:rsidR="00B120EB" w:rsidRPr="00F120B0" w:rsidRDefault="00B120EB" w:rsidP="00B120EB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Following the deaths of his wife and then his father, Joseph Hooper (Mr Hooper) moves into the old family home, Warings, with his 10-year-old son, Edmund (called Hooper in the text). It is a large, ugly and gloomy house. Mr Hooper tries to form a good relationship with his son, but Edmund pushes him away, preferring to be on his own.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Following the deaths of his wife and then his father, Joseph Hooper (Mr Hooper) moves into the old family home, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Warings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, with his 10-year-old son, Edmund (called Hooper in the text). It is a large, ugly and gloomy house. Mr Hooper tries to form a good relationship with his son, but Edmund pushes him away, preferring to be on his own.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F86A9D5" w14:textId="29CFF2FD" w:rsidR="00B120EB" w:rsidRDefault="00B120EB" w:rsidP="00B120EB">
+          <w:p w14:paraId="3F86A9D5" w14:textId="29CFF2FD" w:rsidR="00B120EB" w:rsidRPr="00F120B0" w:rsidRDefault="00B120EB" w:rsidP="00B120EB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mr Hooper hires a widow, Mrs Helena Kingshaw, to be a housekeeper; she bring</w:t>
             </w:r>
-            <w:r w:rsidR="00A31806">
+            <w:r w:rsidR="00A31806" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve"> her son, Charles (called Kingshaw in the text), who is intended as a companion for Edmund as they are the same age. It is clear from the outset that both Mr Hooper and Mrs Kingshaw are also hoping for a closer relationship, as he is lonely, and she is afraid of having to manage on her own with little money.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> her son, Charles (called </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kingshaw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the text), who is intended as a companion for Edmund as they are the same age. It is clear from the outset that both Mr Hooper and Mrs Kingshaw are also hoping for a closer relationship, as he is lonely, and she is afraid of having to manage on her own with little money.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6833A195" w14:textId="2863E587" w:rsidR="00957FA4" w:rsidRPr="00384162" w:rsidRDefault="00B120EB" w:rsidP="00B120EB">
+          <w:p w14:paraId="6833A195" w14:textId="2863E587" w:rsidR="00957FA4" w:rsidRPr="00F120B0" w:rsidRDefault="00B120EB" w:rsidP="00B120EB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Edmund hates the idea of another boy in the house to spoil his selfish and solitary life; he is rude, cruel and hostile to Charles from the moment the Kingshaws arrive. Charles is anxious about having to fit in to yet another strange house and does his best to get on with Edmund but this is hopeless.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edmund hates the idea of another boy in the house to spoil his selfish and solitary life; he is rude, cruel and hostile to Charles from the moment the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kingshaws</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> arrive. Charles is anxious about having to fit in to yet another strange house and does his best to get on with </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Edmund</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> but this is hopeless.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07D7CE82" w14:textId="77777777" w:rsidR="00957FA4" w:rsidRDefault="00957FA4" w:rsidP="00384162">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F07C19" w14:textId="77777777" w:rsidR="004869FF" w:rsidRPr="00C14EBF" w:rsidRDefault="004869FF" w:rsidP="00384162">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9741" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="8470"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00384162" w:rsidRPr="00384162" w14:paraId="29070452" w14:textId="77777777" w:rsidTr="00DB0050">
+      <w:tr w:rsidR="00384162" w:rsidRPr="00F120B0" w14:paraId="29070452" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="EA5B0C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29E13D76" w14:textId="3310E79E" w:rsidR="00384162" w:rsidRPr="00D364DA" w:rsidRDefault="00B7098D" w:rsidP="00B7098D">
+          <w:p w14:paraId="29E13D76" w14:textId="3310E79E" w:rsidR="00384162" w:rsidRPr="00F120B0" w:rsidRDefault="00B7098D" w:rsidP="00B7098D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chapters 3–4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8470" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23F63F09" w14:textId="0602FEDC" w:rsidR="004166DC" w:rsidRDefault="004166DC" w:rsidP="004166DC">
+          <w:p w14:paraId="23F63F09" w14:textId="0602FEDC" w:rsidR="004166DC" w:rsidRPr="00F120B0" w:rsidRDefault="004166DC" w:rsidP="004166DC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Charles explores the surrounding fields alone, desperate to get away from the house and Edmund, who takes every opportunity to torment and bully him. He is attacked by a crow in a horrifying incident and is traumatised by it. Edmund watches from the house and mocks him about being scared. Later that night, he finds a stuffed crow in the attics and leaves it silently on Charles’s bed to see when he wakes up. Charles is again terrified and wishes that both he and Edmund could be dead.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38DD040D" w14:textId="440B29D6" w:rsidR="004166DC" w:rsidRDefault="004166DC" w:rsidP="004166DC">
+          <w:p w14:paraId="38DD040D" w14:textId="440B29D6" w:rsidR="004166DC" w:rsidRPr="00F120B0" w:rsidRDefault="004166DC" w:rsidP="004166DC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The next day, Edmund takes Charles to the Red Room, which has cases of dead moths. Charles has a phobia of moths and is ashamed of being so afraid of something which can’t harm him. Edmund suddenly locks him in the room alone. Charles prays that he and his mother will leave </w:t>
             </w:r>
-            <w:r w:rsidR="00FC265A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FC265A" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Warings,</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Warings</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FC265A" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and he longs to go back to his boarding school where ‘he belonged’ and felt safe.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11F14104" w14:textId="77777777" w:rsidR="004166DC" w:rsidRDefault="004166DC" w:rsidP="004166DC">
+          <w:p w14:paraId="11F14104" w14:textId="77777777" w:rsidR="004166DC" w:rsidRPr="00F120B0" w:rsidRDefault="004166DC" w:rsidP="004166DC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>makes a plan</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve"> to run away from Warings hoping that his mother will then understand his misery. Edmund finds out and declares, ‘I shall come with you.’ There is nothing Charles can do to stop him.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to run away from </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Warings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hoping that his mother will then understand his misery. Edmund finds out and declares, ‘I shall come with you.’ There is nothing Charles can do to stop him.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40FF9BC1" w14:textId="3BF800C2" w:rsidR="00384162" w:rsidRPr="00384162" w:rsidRDefault="004166DC" w:rsidP="004166DC">
+          <w:p w14:paraId="40FF9BC1" w14:textId="3BF800C2" w:rsidR="00384162" w:rsidRPr="00F120B0" w:rsidRDefault="004166DC" w:rsidP="004166DC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Meanwhile, both Mr Hooper and Mrs Kingshaw are ‘gratified with one another’, becoming closer and deluding themselves that the boys are becoming friends, ignoring any evidence to the contrary.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DC2B727" w14:textId="1A9C9C9C" w:rsidR="00384162" w:rsidRDefault="00384162" w:rsidP="00384162">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="726BF221" w14:textId="77777777" w:rsidR="004869FF" w:rsidRPr="00C14EBF" w:rsidRDefault="004869FF" w:rsidP="00384162">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9741" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="8470"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00384162" w:rsidRPr="00384162" w14:paraId="1646C18B" w14:textId="77777777" w:rsidTr="00DB0050">
+      <w:tr w:rsidR="00384162" w:rsidRPr="00F120B0" w14:paraId="1646C18B" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="EA5B0C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03671889" w14:textId="382F1260" w:rsidR="00384162" w:rsidRPr="00D364DA" w:rsidRDefault="00B7098D" w:rsidP="00B7098D">
+          <w:p w14:paraId="03671889" w14:textId="382F1260" w:rsidR="00384162" w:rsidRPr="00F120B0" w:rsidRDefault="00B7098D" w:rsidP="00B7098D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chapters 5–</w:t>
             </w:r>
-            <w:r w:rsidR="00962B3C">
+            <w:r w:rsidR="00962B3C" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8470" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18A7B9C0" w14:textId="14379262" w:rsidR="00D41D39" w:rsidRDefault="00D41D39" w:rsidP="00D41D39">
+          <w:p w14:paraId="18A7B9C0" w14:textId="14379262" w:rsidR="00D41D39" w:rsidRPr="00F120B0" w:rsidRDefault="00D41D39" w:rsidP="00D41D39">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mr Hooper and Mrs Kingshaw are going to London for the day together</w:t>
             </w:r>
-            <w:r w:rsidR="00FC265A">
+            <w:r w:rsidR="00FC265A" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Charles decides that this will be the best opportunity to escape. In the early morning, he packs a bag and leaves silently, even though he is afraid. ‘He felt absolutely alone’, and walks until he reaches the dreaded Hang Wood. Most of all, however, he fears Edmund finding him. The wood is dark and wet, but he is feeling proud of how he has managed so far and likes the feeling of being ‘completely hidden’. Suddenly, with ‘a dull sense of inevitability’, Edmund appears and refuses to go back. They go deeper into the wood until the path disappears. It is hard </w:t>
             </w:r>
-            <w:r w:rsidR="00FC265A">
+            <w:r w:rsidR="00FC265A" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>going,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve"> and they quarrel until they see a deer which they follow until they are totally lost. Edmund ‘crumpled’ and then, hearing thunder, he is ‘dead scared’. Charles realises that he must take charge and builds a shelter, reassuring Edmund who is now ‘wild with terror’. The storm passes and Edmund takes back control as they struggle on for hours until they reach a pond. They both swim and, for a while, there is no hostility, but Charles knows that he is still scared of Edmund and will always be ‘the loser’.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and they quarrel until they see a deer which they follow until they are totally lost. Edmund ‘crumpled’ and then, hearing thunder, he is ‘dead scared’. Charles realises that he must take </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>charge and builds a shelter, reassuring Edmund who is now ‘wild with terror’. The storm passes and Edmund takes back control as they struggle on for hours until they reach a pond. They both swim and, for a while, there is no hostility, but Charles knows that he is still scared of Edmund and will always be ‘the loser’.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2524F7E5" w14:textId="23EB607A" w:rsidR="00384162" w:rsidRPr="00384162" w:rsidRDefault="00D41D39" w:rsidP="00D41D39">
+          <w:p w14:paraId="2524F7E5" w14:textId="23EB607A" w:rsidR="00384162" w:rsidRPr="00F120B0" w:rsidRDefault="00D41D39" w:rsidP="00D41D39">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>They realise that they have strayed into the forest which is vast. Edmund becomes hysterical that they are really lost. Charles tries to find the way out but comes back to find Edmund half-drowned having banged his head on a stone. Dragging him clear of the pond to save his life, Charles reassures him and lights a fire. Edmund threatens to kill him if he tries to leave on his own.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="315473CF" w14:textId="60012EB2" w:rsidR="004869FF" w:rsidRDefault="004869FF" w:rsidP="00384162">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68F3B09E" w14:textId="77777777" w:rsidR="00DB0050" w:rsidRDefault="00DB0050" w:rsidP="00384162">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9741" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="8470"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB0050" w:rsidRPr="00384162" w14:paraId="20026855" w14:textId="77777777" w:rsidTr="006A5EAC">
+      <w:tr w:rsidR="00DB0050" w:rsidRPr="00F120B0" w14:paraId="20026855" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="EA5B0C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67D082AB" w14:textId="5F27E44F" w:rsidR="00DB0050" w:rsidRPr="00BA0841" w:rsidRDefault="00B7098D" w:rsidP="00B7098D">
+          <w:p w14:paraId="67D082AB" w14:textId="5F27E44F" w:rsidR="00DB0050" w:rsidRPr="00F120B0" w:rsidRDefault="00B7098D" w:rsidP="00B7098D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962B3C">
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Chapters </w:t>
             </w:r>
-            <w:r w:rsidR="003B76C3" w:rsidRPr="00962B3C">
+            <w:r w:rsidR="003B76C3" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962B3C">
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="003B76C3" w:rsidRPr="00962B3C">
+            <w:r w:rsidR="003B76C3" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8470" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1018BF4B" w14:textId="3441ED37" w:rsidR="00DA7A68" w:rsidRDefault="00DA7A68" w:rsidP="00DA7A68">
+          <w:p w14:paraId="1018BF4B" w14:textId="3441ED37" w:rsidR="00DA7A68" w:rsidRPr="00F120B0" w:rsidRDefault="00DA7A68" w:rsidP="00DA7A68">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>They spend the night in the woods, which Charles feels is ‘another world’ he doesn’t want to leave, but they are found in the morning and taken back to Warings. When questioned by their parents, Edmund lies about everything, blaming Charles for pushing him in the water and for beating him. Mr Hooper and Mrs Kingshaw will not believe Charles’s truthful account; he loses all hope, realising that Edmund is genuinely bad and his mother doesn’t want to understand him at all, now thinking only about her own happiness.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They spend the night in the woods, which Charles feels is ‘another world’ he doesn’t want to leave, but they are found in the morning and taken back to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Warings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. When questioned by their parents, Edmund lies about everything, blaming Charles for pushing him in the water and for beating him. Mr Hooper and Mrs Kingshaw will not believe Charles’s truthful account; he loses all hope, realising that Edmund is genuinely bad and his mother doesn’t want to understand him at all, now thinking only about her own happiness.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4531BBE7" w14:textId="10C8F356" w:rsidR="00DB0050" w:rsidRPr="00384162" w:rsidRDefault="00DA7A68" w:rsidP="00DA7A68">
+          <w:p w14:paraId="4531BBE7" w14:textId="10C8F356" w:rsidR="00DB0050" w:rsidRPr="00F120B0" w:rsidRDefault="00DA7A68" w:rsidP="00DA7A68">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">She tells him that he will soon be going </w:t>
             </w:r>
-            <w:r w:rsidR="00C508EA">
+            <w:r w:rsidR="00C508EA" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Edmund</w:t>
             </w:r>
-            <w:r w:rsidR="00C508EA">
+            <w:r w:rsidR="00C508EA" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>’s school</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, believing this to be good news, and he runs off to an old, deserted shed to be by himself. Edmund has followed him and locks him in. He leaves Charles alone there, terrified, coming back hours later to taunt him and tell him how he will make his life misery at school. Charles is in despair at Edmund’s sadistic bullying and chants, ‘I’ll kill you,’ repeatedly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D616C8A" w14:textId="77824AB3" w:rsidR="003D2F4B" w:rsidRDefault="003D2F4B" w:rsidP="00612F84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74F1637E" w14:textId="77777777" w:rsidR="00247685" w:rsidRPr="00C14EBF" w:rsidRDefault="00247685" w:rsidP="00612F84">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9741" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="8470"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00247685" w:rsidRPr="00384162" w14:paraId="4B8F2C95" w14:textId="77777777" w:rsidTr="00C14A96">
+      <w:tr w:rsidR="00247685" w:rsidRPr="00F120B0" w14:paraId="4B8F2C95" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="EA5B0C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0A7E03" w14:textId="6C9EDCF3" w:rsidR="00247685" w:rsidRPr="00D364DA" w:rsidRDefault="00B7098D" w:rsidP="00B7098D">
+          <w:p w14:paraId="6D0A7E03" w14:textId="6C9EDCF3" w:rsidR="00247685" w:rsidRPr="00F120B0" w:rsidRDefault="00B7098D" w:rsidP="00B7098D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chapters 1</w:t>
             </w:r>
-            <w:r w:rsidR="003B76C3">
+            <w:r w:rsidR="003B76C3" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="003B76C3">
+            <w:r w:rsidR="003B76C3" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8470" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D56BE8E" w14:textId="77777777" w:rsidR="00BA0841" w:rsidRDefault="00BA0841" w:rsidP="00BA0841">
+          <w:p w14:paraId="5D56BE8E" w14:textId="77777777" w:rsidR="00BA0841" w:rsidRPr="00F120B0" w:rsidRDefault="00BA0841" w:rsidP="00BA0841">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">Mr Hooper, Mrs Kingshaw, Edmund and Charles go out for a day together at Leydell Castle. While the adults chat, Charles climbs high on the ruined walls: ‘he was sure-footed…not afraid of any height’. At the top, he feels ‘tall, strong and safe…nobody could touch him’. Edmund hates heights but feels he </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mr Hooper, Mrs Kingshaw, Edmund and Charles go out for a day together at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leydell</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Castle. While the adults chat, Charles climbs high on the ruined walls: ‘he was sure-footed…not afraid of any height’. At the top, he feels ‘tall, strong and safe…nobody could touch him’. Edmund hates heights but feels he </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>has to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> follow. When it is time to come down, Edmund is paralysed with fear and cannot move. Charles reaches out a hand to help him balance but Edmund flinches from it, takes a wrong step and falls to the ground.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46913446" w14:textId="56D57EFE" w:rsidR="00247685" w:rsidRPr="00384162" w:rsidRDefault="00BA0841" w:rsidP="00BA0841">
+          <w:p w14:paraId="46913446" w14:textId="56D57EFE" w:rsidR="00247685" w:rsidRPr="00F120B0" w:rsidRDefault="00BA0841" w:rsidP="00BA0841">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Edmund is taken to hospital; Charles believes he is dead and feels that it was his fault because he knows he wanted it to happen. In the car on the way back to Warings, he tries to explain to his mother that he was in fact trying to help, but, again, she doesn’t listen to him. She joins Mr Hooper at the hospital and Charles is left alone, reassuring himself that now, ‘It’s going to be alright.’ When Mr Hooper and his mother return, they think they are comforting him with the news that Edmund is in fact alive.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edmund is taken to hospital; Charles believes he is dead and feels that it was his fault because he knows he wanted it to happen. In the car on the way back to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Warings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, he tries to explain to his mother that he was in fact trying to help, but, again, she doesn’t listen to him. She joins Mr Hooper at the hospital and Charles is left alone, reassuring himself that now, ‘It’s going to be alright.’ When Mr Hooper and his mother return, they think they are comforting him with the news that Edmund is in fact alive.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67CC325B" w14:textId="77777777" w:rsidR="00247685" w:rsidRDefault="00247685" w:rsidP="003B76C3">
+    <w:p w14:paraId="67CC325B" w14:textId="5327F031" w:rsidR="008D4B40" w:rsidRDefault="008D4B40" w:rsidP="003B76C3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72F5BE07" w14:textId="77777777" w:rsidR="003B76C3" w:rsidRPr="003B76C3" w:rsidRDefault="003B76C3" w:rsidP="003B76C3">
+    <w:p w14:paraId="3E367CEA" w14:textId="77777777" w:rsidR="008D4B40" w:rsidRDefault="008D4B40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD03FAE" w14:textId="77777777" w:rsidR="00247685" w:rsidRDefault="00247685" w:rsidP="003B76C3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9741" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="8470"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B76C3" w:rsidRPr="00384162" w14:paraId="7376C8C4" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="003B76C3" w:rsidRPr="00F120B0" w14:paraId="7376C8C4" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="EA5B0C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6E5642" w14:textId="7219B81D" w:rsidR="003B76C3" w:rsidRPr="00D364DA" w:rsidRDefault="003B76C3" w:rsidP="001665FC">
+          <w:p w14:paraId="5A6E5642" w14:textId="7219B81D" w:rsidR="003B76C3" w:rsidRPr="00F120B0" w:rsidRDefault="003B76C3" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chapters 1</w:t>
             </w:r>
-            <w:r w:rsidR="009B1977">
+            <w:r w:rsidR="009B1977" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–1</w:t>
             </w:r>
-            <w:r w:rsidR="009B1977">
+            <w:r w:rsidR="009B1977" w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8470" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DFA4BDC" w14:textId="77777777" w:rsidR="009B1977" w:rsidRDefault="009B1977" w:rsidP="009B1977">
+          <w:p w14:paraId="7DFA4BDC" w14:textId="77777777" w:rsidR="009B1977" w:rsidRPr="00F120B0" w:rsidRDefault="009B1977" w:rsidP="009B1977">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles is left alone while his mother visits Edmund in hospital. She is still telling herself that Charles is just being ‘silly’ when he repeats that he hates Edmund and that she need not worry about it. Charles meets a boy, Fielding, who lives on the nearby farm. Fielding shows him a calf being born and Charles enjoys having a real friend. Fielding cannot understand why Charles is so afraid of Edmund, because he is just a bully who cannot </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>actually hurt</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> him. Charles repeats to himself, ‘Fielding is mine, this is all mine, it will be alright.’</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55F00182" w14:textId="45B75A6E" w:rsidR="003B76C3" w:rsidRPr="00384162" w:rsidRDefault="009B1977" w:rsidP="001C6A22">
+          <w:p w14:paraId="55F00182" w14:textId="45B75A6E" w:rsidR="003B76C3" w:rsidRPr="00F120B0" w:rsidRDefault="009B1977" w:rsidP="001C6A22">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F120B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>When Edmund comes home, hostilities resume even though he is in bed. Charles understands that it can only get worse as Edmund threatens him. Charles dreads the start of every day and the continuation of Edmund’s ‘reign of terror’. Mrs Kingshaw gives Edmund Charles’s precious cardboard model, which he deliberately breaks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="470FDEF1" w14:textId="77777777" w:rsidR="003B76C3" w:rsidRDefault="003B76C3" w:rsidP="003B76C3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32D14772" w14:textId="1C1257FF" w:rsidR="000607F5" w:rsidRDefault="000607F5">
-[...15 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9741" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA5B0C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="8470"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B76C3" w:rsidRPr="00384162" w14:paraId="43E6BF61" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="003B76C3" w:rsidRPr="0093124C" w14:paraId="43E6BF61" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="EA5B0C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18FADBE9" w14:textId="29DBFA71" w:rsidR="003B76C3" w:rsidRPr="00D364DA" w:rsidRDefault="003B76C3" w:rsidP="001665FC">
+          <w:p w14:paraId="18FADBE9" w14:textId="29DBFA71" w:rsidR="003B76C3" w:rsidRPr="0093124C" w:rsidRDefault="003B76C3" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Chapters 16–17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8470" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F6C581E" w14:textId="096BF8FE" w:rsidR="000607F5" w:rsidRDefault="000607F5" w:rsidP="000607F5">
+          <w:p w14:paraId="1F6C581E" w14:textId="096BF8FE" w:rsidR="000607F5" w:rsidRPr="0093124C" w:rsidRDefault="000607F5" w:rsidP="000607F5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Mr Hooper decides that he will marry Mrs Kingshaw, and they make plans for the wedding followed by taking the boys to school. They all go to a circus where Charles is terrified and is sick. Mrs Kingshaw asks Fielding to the house and Charles is again in despair because he knows that Edmund will be ‘unbearable’. Fielding is easy-going and full of concern, </w:t>
             </w:r>
-            <w:r w:rsidR="008713FD">
+            <w:r w:rsidR="008713FD" w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t>tries to include Charles in their games, but Edmund makes it as difficult as possible. Eventually, Fielding suggests going to his farm but Charles stays behind, unable to share his friend with Edmund. Instead, he takes Edmund’s battle chart from his room and burns it. Surprisingly, Edmund says nothing when he returns; Charles is afraid as he knows he is just biding his time for revenge.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tries to include Charles in their games, but Edmund makes it as difficult as possible. Eventually, Fielding suggests going to his </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0093124C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>farm</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0093124C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> but Charles stays behind, unable to share his friend with Edmund. Instead, he takes Edmund’s battle chart from his room and burns it. Surprisingly, Edmund says nothing when he returns; Charles is afraid as he knows he is just biding his time for revenge.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AD336B5" w14:textId="1AF1441C" w:rsidR="003B76C3" w:rsidRPr="00384162" w:rsidRDefault="000607F5" w:rsidP="000607F5">
+          <w:p w14:paraId="6AD336B5" w14:textId="1AF1441C" w:rsidR="003B76C3" w:rsidRPr="0093124C" w:rsidRDefault="000607F5" w:rsidP="000607F5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The suitcases are packed for them to go to school the next day and, in the night, Edmund pushes a note under Charles’s door saying, ‘Something will happen to you.’ Charles </w:t>
             </w:r>
-            <w:r w:rsidR="00EB5797">
+            <w:r w:rsidR="00EB5797" w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>‘…</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>knew, suddenly, what to do’</w:t>
             </w:r>
-            <w:r w:rsidR="00EB5797">
+            <w:r w:rsidR="00EB5797" w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> He leaves the house at dawn and walks to the pond in the wood, the only place he has felt safe, and he l</w:t>
             </w:r>
-            <w:r w:rsidR="009D54B7">
+            <w:r w:rsidR="009D54B7" w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, face down, in the middle. Later, Edmund finds him and thinks, with pleasure, that he caused Charles’s suicide</w:t>
             </w:r>
-            <w:r w:rsidR="00457A32">
+            <w:r w:rsidR="00457A32" w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mrs Kingshaw comforts </w:t>
             </w:r>
-            <w:r w:rsidR="00457A32">
+            <w:r w:rsidR="00457A32" w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Edmund</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0093124C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, saying that ‘everything is all right’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E55B483" w14:textId="77777777" w:rsidR="003B76C3" w:rsidRPr="003B76C3" w:rsidRDefault="003B76C3" w:rsidP="003B76C3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53DB7089" w14:textId="77777777" w:rsidR="00247685" w:rsidRDefault="00247685">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68F6CF26" w14:textId="24F1B57D" w:rsidR="003B76C3" w:rsidRDefault="003B76C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="003B76C3" w:rsidSect="001306B0">
-          <w:headerReference w:type="default" r:id="rId30"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId32"/>
+          <w:headerReference w:type="default" r:id="rId44"/>
+          <w:footerReference w:type="even" r:id="rId45"/>
+          <w:footerReference w:type="default" r:id="rId46"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="0" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13B07368" w14:textId="5BFF6797" w:rsidR="00C54591" w:rsidRPr="00640B03" w:rsidRDefault="000B0325" w:rsidP="00B613F1">
+    <w:p w14:paraId="13B07368" w14:textId="5BFF6797" w:rsidR="00C54591" w:rsidRPr="00107666" w:rsidRDefault="000B0325" w:rsidP="00AD6A8F">
       <w:pPr>
         <w:pStyle w:val="SectionHead"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc226554385"/>
+      <w:r w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004869FF">
+      <w:r w:rsidR="004869FF" w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C54591" w:rsidRPr="00E252F6">
+      <w:r w:rsidR="00C54591" w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:t xml:space="preserve"> Character summaries </w:t>
       </w:r>
-      <w:r w:rsidR="001E0A6F" w:rsidRPr="00E252F6">
+      <w:r w:rsidR="001E0A6F" w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00C54591" w:rsidRPr="00E252F6">
+      <w:r w:rsidR="00C54591" w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:t xml:space="preserve"> quotations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="7120CA31" w14:textId="2A7C0DE9" w:rsidR="00CC377A" w:rsidRPr="00A65EEC" w:rsidRDefault="00A35FF6" w:rsidP="00CC377A">
+    <w:p w14:paraId="7120CA31" w14:textId="2A7C0DE9" w:rsidR="00CC377A" w:rsidRPr="00107666" w:rsidRDefault="00A35FF6" w:rsidP="00CC377A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EA5B0C"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc505787246"/>
       <w:bookmarkStart w:id="5" w:name="_Toc509500531"/>
       <w:bookmarkStart w:id="6" w:name="_Toc8310760"/>
       <w:bookmarkStart w:id="7" w:name="_Toc9433236"/>
       <w:bookmarkStart w:id="8" w:name="_Toc503445555"/>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00107666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Charles Kingshaw</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FDFCF2" w14:textId="72CDC1A1" w:rsidR="00687974" w:rsidRDefault="00687974" w:rsidP="00687974">
+    <w:p w14:paraId="73FDFCF2" w14:textId="72CDC1A1" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="00687974">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EB76BB">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charles is a ten-year-old boy who lost his father a few years previously. His mother has little money and is forced to take a succession of live-in housekeeping positions, which is very unsettling for a young boy. A charity pays for him to go to a boarding school, where he is mainly happy. At the start of the novel he arrives at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Warings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ‘one more strange house in which we do not properly belong’. This is made worse as he is immediately made to feel unwelcome by Edmund, who impresses upon him at every opportunity that he is inferior and even insults his father, who fought in the Battle of Britain. Charles fights back, literally, but Edmund makes it clear that he has all the power. Charles longs for </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB76BB" w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">him and his mother </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to live in their own place.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DDCF4A" w14:textId="7DD629E5" w:rsidR="00687974" w:rsidRDefault="00687974" w:rsidP="00687974">
+    <w:p w14:paraId="71DDCF4A" w14:textId="7DD629E5" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="00687974">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Edmund very quickly makes life a misery for Charles. He spies on him when Charles tries to go off by </w:t>
       </w:r>
-      <w:r w:rsidR="00E62163">
+      <w:r w:rsidR="00E62163" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>himself and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uses what he learns to terrify him. Charles wakes to find </w:t>
       </w:r>
-      <w:r w:rsidR="00837E61">
+      <w:r w:rsidR="00837E61" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> stuffed crow on his bed, he is locked into the Red Room with the moths and then in the deserted shed. Charles tries hard to stand up to Edmund’s taunts and bullying but he re</w:t>
       </w:r>
-      <w:r w:rsidR="00934654">
+      <w:r w:rsidR="00934654" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">alises he won’t win </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a battle against Edmund’s power and cleverness. He wishes that he was back at school, and that Edmund was dead.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656641FE" w14:textId="0E67D3EB" w:rsidR="00687974" w:rsidRDefault="00687974" w:rsidP="00687974">
+    <w:p w14:paraId="656641FE" w14:textId="0E67D3EB" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="00687974">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Everything is made more terrifying for Charles because his mother</w:t>
       </w:r>
-      <w:r w:rsidR="008C6D6E">
+      <w:r w:rsidR="008C6D6E" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">refuses to listen to what he is telling her and will not understand that her son is having a terrible time; she </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>actually takes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Edmund’s side as she is trying to show Mr Hooper that she could be a suitable </w:t>
       </w:r>
-      <w:r w:rsidR="00E62163">
+      <w:r w:rsidR="00E62163" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stepmother</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. She dismisses Charles’s desperate appeals that he hates Edmund</w:t>
       </w:r>
-      <w:r w:rsidR="008C6D6E">
+      <w:r w:rsidR="008C6D6E" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="1EFE8DB5" w14:textId="68997F8E" w:rsidR="00687974" w:rsidRDefault="00687974" w:rsidP="00687974">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and that they are not friends as just boyish ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>silliness’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. He sees her as ‘ingratiating and without pride’. Charles feels that he has no option but to run away. He would then escape Edmund and perhaps his mother would have to take notice of his unhappiness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFE8DB5" w14:textId="68997F8E" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="00687974">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Charles is afraid of running away but enjoys being by himself with no-one to bully or disappoint him. As he makes his way through the wood, he is ‘rather proud of himself’ and looks forward to ‘solving the problems as he came to them’. At last</w:t>
       </w:r>
-      <w:r w:rsidR="00AB020E">
+      <w:r w:rsidR="00AB020E" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> he feels capable and ‘hidden’ from the outside world, which has not treated him well. When Edmund turns up, he feels that his positivity and safety is destroyed, but recognises that in the wood, ‘they were somehow more equal’. While they are in the wood and then the forest, Edmund continues to insult </w:t>
       </w:r>
-      <w:r w:rsidR="00EC184C">
+      <w:r w:rsidR="00EC184C" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Charles,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="005049CC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but he is unable to hold the power he exerts in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Warings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. When Edmund is terrified of the thunderstorm and of being lost, it is Charles who takes charge; he will not leave Edmund despite his hatred of him. He recognises that Edmund is actually ‘a baby…stupid…. a bully’ and that he himself is more responsible. Edmund becomes hysterical and Charles slaps him, feeling pleased that he had been strong and had not ‘gone to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pieces’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Charles rescues Edmund after he nearly drowns and looks after him carefully, recognising that he had ‘an inner strength or resolution that </w:t>
+      </w:r>
+      <w:r w:rsidR="005049CC" w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Edmund</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lacked’.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268F29D4" w14:textId="13737070" w:rsidR="00687974" w:rsidRDefault="00687974" w:rsidP="00687974">
+    <w:p w14:paraId="268F29D4" w14:textId="13737070" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="00687974">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">After they are rescued and Edmund lies about Charles, his mother will not listen to him or even consider his side of the story. He thinks it is ’monstrously unfair’, ‘like having a wall in front of him which he must batter down’, and finally fully understands that none of them know him at all, that he now must ‘defend himself against all of them’. His mother is going to marry Mr Hooper and then the appalling truth is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>revealed,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="5D447205" w14:textId="186A0B62" w:rsidR="00687974" w:rsidRDefault="00687974" w:rsidP="00687974">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that he will now be going to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>join Edmund at his school, where Edmund will have a free hand in bullying him and enlisting the other boys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D447205" w14:textId="186A0B62" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="00687974">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="005049CC">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When they go to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leydell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Castle and Charles is easily able to climb to the top, he felt ‘very tall and strong, and safe, too, nobody could touch him…exulting in the freedom of it…he might touch the sky’. He calls out ‘I’m the King of the Castle’ and, for that moment, he is free of all his worries. When Edmund becomes stuck, he realises he could take </w:t>
+      </w:r>
+      <w:r w:rsidR="005049CC" w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>revenge but</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> knows he will help him </w:t>
       </w:r>
-      <w:r w:rsidR="005049CC">
+      <w:r w:rsidR="005049CC" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>instead</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. However, when Edmund mistakes his helping hand and falls, </w:t>
       </w:r>
-      <w:r w:rsidR="005049CC">
+      <w:r w:rsidR="005049CC" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Charles</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> feels guilty that he made it happen because he really wanted Edmund to die. He is later horrified when he learns that Edmund has </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1078B" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F1078B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>survived,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and everything will continue as before.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D71903" w14:textId="0E3BCD84" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="00687974">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="25D71903" w14:textId="0E3BCD84" w:rsidR="00687974" w:rsidRDefault="00687974" w:rsidP="00687974">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The brief interlude alone with Fielding, when he is shown how a normal friend behaves, is a revelation to him and he tries to take strength from his easy-going attitude, but even this is ruined when Edmund comes home and he insinuates himself into their play, spoiling everything for Charles. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B19FD" w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Charles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is left without hope and ‘he felt alone inside himself’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E750D8" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="00687974">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When Edmund pushes the threatening note under his door the day before they leave for school, Charles has no strength left to go on and knows he must go to ‘his place’ in the clearing. Bereft of all friendship or support, his future certainly even worse, he commits suicide in the pond which had once given him ‘the best feeling in the world’.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4621"/>
         <w:gridCol w:w="4621"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00687974" w:rsidRPr="0019206D" w14:paraId="0A2233E0" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="00687974" w:rsidRPr="002E4AC4" w14:paraId="0A2233E0" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EA510C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA8D7AC" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="0019206D" w:rsidRDefault="00687974" w:rsidP="001665FC">
+          <w:p w14:paraId="1DA8D7AC" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019206D">
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EA510C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7166A704" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="0019206D" w:rsidRDefault="00687974" w:rsidP="001665FC">
+          <w:p w14:paraId="7166A704" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019206D">
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>This suggests…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00687974" w:rsidRPr="0019206D" w14:paraId="50740F5A" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="00687974" w:rsidRPr="002E4AC4" w14:paraId="50740F5A" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2CCFBF" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="0019206D" w:rsidRDefault="00687974" w:rsidP="001665FC">
+          <w:p w14:paraId="5D2CCFBF" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
               <w:t>‘He had come prepared to get on with Hooper, as he got on with most people, because it was safer to do so. But Hooper was something different again, he had never faced this sort of hostility. He was unbalanced by it…confused.’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2AB525" w14:textId="1E7D2501" w:rsidR="00687974" w:rsidRPr="0019206D" w:rsidRDefault="00687974" w:rsidP="001665FC">
+          <w:p w14:paraId="1B2AB525" w14:textId="1E7D2501" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles is a child who has had to learn to cope the best he can with their undesirable circumstances by being pleasant with everyone. It is tragic that he must do this </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in order to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> feel ‘safe’ – a word which recurs throughout the novel. However, he has never had to deal with this sort of </w:t>
             </w:r>
-            <w:r w:rsidR="00F1078B">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00F1078B" w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>situation,</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and he feels shaky and unsure how to respond.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00687974" w:rsidRPr="0019206D" w14:paraId="227A5CF6" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="00687974" w:rsidRPr="002E4AC4" w14:paraId="227A5CF6" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F7DD168" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="0019206D" w:rsidRDefault="00687974" w:rsidP="001665FC">
+          <w:p w14:paraId="0F7DD168" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>‘He had no good opinion of his own chances against Hooper. Or against anyone. He was not cowardly. Just realistic, hopeless. He did not give in to people, he only went, from the beginning, with the assurance that he would be beaten. It meant that there was no surprise, and no disappointment about anything.’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68D730DC" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="0019206D" w:rsidRDefault="00687974" w:rsidP="001665FC">
+          <w:p w14:paraId="68D730DC" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Charles is planning to run away because he recognises he will always lose against Edmund. It is not that he hasn’t tried to stand up for himself, but life has taught him that he will never win. His way of coping is to assume that the worst outcome is inevitable, that there is no point in hoping for the best. He even says, later, that ‘he attracted un-luck’.</w:t>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles is planning to run away because he </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>recognises</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> he will always lose against Edmund. It is not that he hasn’t tried to stand up for himself, but life has taught him that he will never win. His way of coping is to assume that the worst outcome is inevitable, that there is no point in hoping for the best. He even says, later, that ‘he attracted un-luck’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00687974" w:rsidRPr="0019206D" w14:paraId="0ADF9604" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="00687974" w:rsidRPr="002E4AC4" w14:paraId="0ADF9604" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4D1891" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="0019206D" w:rsidRDefault="00687974" w:rsidP="001665FC">
+          <w:p w14:paraId="4B4D1891" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>‘People are no good, then, people can never help me. There are only things and places. There is the wood. Terrifying and safe.’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67B44C4A" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="0019206D" w:rsidRDefault="00687974" w:rsidP="001665FC">
+          <w:p w14:paraId="67B44C4A" w14:textId="77777777" w:rsidR="00687974" w:rsidRPr="002E4AC4" w:rsidRDefault="00687974" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Charles discovers that his mother is marrying Mr Hooper and that he will live at Warings permanently, at the mercy of Edmund. He has no-one to talk to and places like the wood may be frightening but at least he feels safe on his own there. The short sentences emphasise his unwelcome thoughts as he slowly fully understands his predicament.</w:t>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles discovers that his mother is marrying Mr Hooper and that he will live at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Warings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> permanently, at the mercy of Edmund. He has no-one to talk to and places like the wood may be frightening but at least he feels safe on his own there. The short sentences emphasise his unwelcome thoughts as he slowly fully understands his predicament.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FC335FD" w14:textId="77777777" w:rsidR="001A3330" w:rsidRPr="00340D9E" w:rsidRDefault="001A3330">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="EA5B0C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686F737A" w14:textId="21B98A56" w:rsidR="00900BD2" w:rsidRPr="00FA1C82" w:rsidRDefault="00687974" w:rsidP="00900BD2">
+    <w:p w14:paraId="686F737A" w14:textId="21B98A56" w:rsidR="00900BD2" w:rsidRPr="00107666" w:rsidRDefault="00687974" w:rsidP="00900BD2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="EA5B0C"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107666">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="EA5B0C"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Edmund Hooper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA07468" w14:textId="111CB8FB" w:rsidR="00ED1107" w:rsidRDefault="00ED1107" w:rsidP="00ED1107">
+    <w:p w14:paraId="1BA07468" w14:textId="111CB8FB" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="00ED1107">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="759E7EA3" w14:textId="012A9DCE" w:rsidR="00ED1107" w:rsidRDefault="00ED1107" w:rsidP="00ED1107">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edmund is ten years </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>old</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and his mother died six years previously. His father, Mr Hooper, has recently inherited the family home, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Warings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, where they now live. Edmund and his father are not close; Mr Hooper sees that Edmund resembles his mother in that he is secretive, hard and cool; Edmund does not seem to be interested in building a better relationship with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>him, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead exploits his lack of authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759E7EA3" w14:textId="012A9DCE" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="00ED1107">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Edmund’s sense of entitlement means that he is determined that ‘</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nobody</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must come here’ because the house is ‘private’ and belongs to him. He is therefore not pleased when Charles</w:t>
       </w:r>
-      <w:r w:rsidR="00624D56">
+      <w:r w:rsidR="00624D56" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kingshaw</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F1078B">
+      <w:r w:rsidR="00F1078B" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arrives,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and he makes himself deliberately unpleasant. </w:t>
       </w:r>
-      <w:r w:rsidR="009F116F">
+      <w:r w:rsidR="009F116F" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Edmund</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> taunts Charles about his dead father, his mother, their poverty and their position in the house. He spies on Charles and discovers ways to bully and terrify him; Charles calls this cruelty a ‘relentless persecution’.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6D30A5" w14:textId="6CAC0D51" w:rsidR="00ED1107" w:rsidRDefault="00ED1107" w:rsidP="00ED1107">
+    <w:p w14:paraId="5C6D30A5" w14:textId="6CAC0D51" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="00ED1107">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004A52C8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edmund follows Charles when he runs away, presumably because he cannot tolerate the thought that Charles has succeeded in escaping from him. Edmund tries to take control while they are in the wood and forest, but his power is not so complete away from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Warings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Charles is able to assert himself at times. This is mainly because he is simply more capable than Edmund and has ‘an inner strength or resolution’ that </w:t>
+      </w:r>
+      <w:r w:rsidR="004A52C8" w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Edmund</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lacks, despite his apparent confidence. Untypically, they seem to enjoy hunting the deer and swimming together, but this truce doesn’t last long. When the thunderstorm arrives, Edmund is ‘wild with terror…completely beside himself’, and relies on Charles’s practical help, in building a shelter, and emotional kindness in reassuring him. However, as soon as the storm is over, Edmund returns to normal, saying arrogantly, ‘I’ll go first, because I’m the leader.’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F0067A" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRDefault="00ED1107" w:rsidP="00ED1107">
+    <w:p w14:paraId="63F0067A" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="00ED1107">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When they realise that they are totally lost, Edmund becomes hysterical until Charles </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> slap him. He realises that Edmund ‘couldn’t cope alone’ but also that ‘he was devious, never to be relied upon, or trusted’. This is borne out when Charles saves his life, as his response is not one of gratitude but to threaten him. He takes this further after their rescue when he lies to Mr Hooper and Mrs Kingshaw about Charles’s behaviour, hoping to further discredit Charles and attract more of their uncritical sympathy for himself. He is, as Charles realises, both ‘bad’ and ‘cunning’ with no sense of remorse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A355CAD" w14:textId="0C694092" w:rsidR="00ED1107" w:rsidRDefault="00ED1107" w:rsidP="00ED1107">
+    <w:p w14:paraId="0A355CAD" w14:textId="0C694092" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="00ED1107">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00611482">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edmund is terrified on the walls at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leydell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Castle and </w:t>
+      </w:r>
+      <w:r w:rsidR="00611482" w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>can’t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3C3110F8" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRDefault="00ED1107" w:rsidP="00ED1107">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> believe that Charles is trying to help him; he cannot recognise the sympathy and kindness being offered. On his return to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Warings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hospital</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> he does his best to resume his campaign of intimidation and spite against Charles, from destroying his model to disrupting his friendship with Fielding. Edmund recognises that he will shortly have complete victory and power over Charles due to their parents’ marriage and, more importantly, the prospect of being able to continue his bullying at school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3110F8" w14:textId="41AE9436" w:rsidR="003170BB" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="00ED1107">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Much of what we learn of Edmund Hooper is from Charles Kingshaw’s viewpoint and so is understandably negative. Small glimmers of a different, unfortunate boy, lacking the love, warmth and security of either parent, occasionally appear in the narrative. However, the mention in the final sentences of the novel of Edmund’s ‘spurt of triumph’ at causing Charles’s suicide, suggests that the main impression the reader is left with is not of an innocent child but of a vindictive, manipulative and cold character.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6178A2DF" w14:textId="77777777" w:rsidR="003170BB" w:rsidRPr="002E4AC4" w:rsidRDefault="003170BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4621"/>
         <w:gridCol w:w="4621"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED1107" w:rsidRPr="0019206D" w14:paraId="1728EC57" w14:textId="77777777" w:rsidTr="00ED1107">
+      <w:tr w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w14:paraId="1728EC57" w14:textId="77777777" w:rsidTr="00107666">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EA510C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="546B2643" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="0019206D" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
+          <w:p w14:paraId="546B2643" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019206D">
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Quotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EA510C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA7BDCB" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="0019206D" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
+          <w:p w14:paraId="2DA7BDCB" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019206D">
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>This suggests…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED1107" w:rsidRPr="0019206D" w14:paraId="0F0FAE73" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w14:paraId="0F0FAE73" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17FF860C" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="00FD1B66" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
+          <w:p w14:paraId="17FF860C" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Whatever self-respect he might have had was gone, he did not care if Kingshaw saw that he was afraid – he </w:t>
+              <w:t xml:space="preserve">‘Whatever self-respect he might have had was gone, he did not care if </w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t>Kingshaw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> saw that he was afraid – he </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
               <w:t xml:space="preserve">wanted </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
               <w:t>him to know, in fact, he wanted to be protected.’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40C635ED" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="0019206D" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
+          <w:p w14:paraId="40C635ED" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Edmund’s power and self-confidence is easily displaced by his own fear of thunder at this point, which Charles chooses not to exploit. His fear is so severe that he now </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE485C">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>needs</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-              <w:t>frailty, given his previous behaviour, but is soon forgotten afterwards.</w:t>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Charles, emphasised by the italics, to help him get through the ordeal. It is an extraordinary admission of frailty, given his previous behaviour, but is soon forgotten afterwards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED1107" w:rsidRPr="0019206D" w14:paraId="495A72D3" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w14:paraId="495A72D3" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A43416" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
+          <w:p w14:paraId="67A43416" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>‘Kingshaw pushed me in the water.’</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‘</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kingshaw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pushed me in the water.’</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="216F26AE" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
+          <w:p w14:paraId="5D08199F" w14:textId="77777777" w:rsidR="009C6E57" w:rsidRDefault="009C6E57" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="216F26AE" w14:textId="3F20812B" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>‘Kingshaw whipped round, astounded by the coolness of Hooper’s treachery.’</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‘</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kingshaw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> whipped round, astounded by the coolness of Hooper’s treachery.’</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="402BB043" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="0019206D" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
+          <w:p w14:paraId="1AAF892C" w14:textId="77777777" w:rsidR="009C6E57" w:rsidRDefault="009C6E57" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="402BB043" w14:textId="1ACBE226" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>‘He punched me in the back.’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6715C604" w14:textId="06EADF0B" w:rsidR="00ED1107" w:rsidRPr="0019206D" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
+          <w:p w14:paraId="6715C604" w14:textId="06EADF0B" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">After their rescue from the forest, Edmund tells blatant lies, deliberately manipulating their parents because he has realised that they will always believe him and take his side against Charles. This is </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>all the more</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> appalling because of all that Charles did to help and support him. The word ‘coolness’ shows Edmund’s lack of empathy, and ‘treachery’ the depths he is prepared to sink to in his campaign against Charles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED1107" w:rsidRPr="0019206D" w14:paraId="19860984" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w14:paraId="19860984" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF3EDA8" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="0019206D" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
+          <w:p w14:paraId="2DF3EDA8" w14:textId="77777777" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Then Hooper said quietly, ‘Something will happen to you. Because it was your fault and I told them, it’s what they believe. You needn’t think you’ll get away. Something will happen.’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01F11A2E" w14:textId="7B7B5EF2" w:rsidR="00ED1107" w:rsidRPr="0019206D" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
+          <w:p w14:paraId="01F11A2E" w14:textId="7B7B5EF2" w:rsidR="00ED1107" w:rsidRPr="002E4AC4" w:rsidRDefault="00ED1107" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Edmund has falsely blamed Charles for his fall and he confidently states that he is believed. His threat is that this time Charles will not be able to escape Edmund’s revenge. The repetition here of ‘something will happen’ is later repeated in the note Edmund pushes under his door, the final straw for Charles. The unspecified event is somehow far more fearful than knowing what to expect.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BEC5036" w14:textId="77777777" w:rsidR="004E422E" w:rsidRPr="00510571" w:rsidRDefault="004E422E">
-[...8 lines deleted...]
-    <w:p w14:paraId="6B061E6A" w14:textId="24A4F497" w:rsidR="00FA1C82" w:rsidRPr="00FA1C82" w:rsidRDefault="00ED1107" w:rsidP="00FA1C82">
+    <w:p w14:paraId="31FE8472" w14:textId="77777777" w:rsidR="00277479" w:rsidRDefault="00277479" w:rsidP="00FA1C82">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="EA5B0C"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CED36C" w14:textId="77777777" w:rsidR="00277479" w:rsidRDefault="00277479">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="EA5B0C"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B061E6A" w14:textId="0C2BC91B" w:rsidR="00FA1C82" w:rsidRPr="00107666" w:rsidRDefault="00ED1107" w:rsidP="00FA1C82">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mrs Helena Kingshaw</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF80DAB" w14:textId="089B4E67" w:rsidR="00241CC9" w:rsidRDefault="00241CC9" w:rsidP="00241CC9">
+    <w:p w14:paraId="3DF80DAB" w14:textId="089B4E67" w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w:rsidRDefault="00241CC9" w:rsidP="00241CC9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mrs Kingshaw is a widow in a difficult financial position, trying her best to make a reasonable life for her young son by taking housekeeper jobs. She is hoping that </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2857" w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staying at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Warings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> might become a permanent solution, particularly as </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2857" w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mr Hooper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has a son a similar age. She makes the initial assumption that the boys will naturally get on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>together, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then chooses not to alter this belief as it would ruin the perfect outcome for her. Mrs Kingshaw has clearly had reason to worry about their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>future</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and it is perhaps understandable that she grasps eagerly at this ‘answer to a prayer’ without keeping an open mind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703138E0" w14:textId="540E13CF" w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w:rsidRDefault="00241CC9" w:rsidP="00241CC9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Her pursuit of Mr Hooper means that she needs to portray herself as a possible </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7620" w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stepmother</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Edmund, so she is determined to show no favouritism towards her own son </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to push them together as friends. She chooses not to see the evidence in front of her, that they dislike each other and do not want to play together.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5FEED3" w14:textId="1EA52BFA" w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w:rsidRDefault="00241CC9" w:rsidP="00241CC9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At the same time, Mr Hooper, enjoys her company and joins in with her delighted but ridiculous comments: ‘How well the boys have settled down together! How nice to see them enjoying themselves!’ They had no understanding of the truth but, worse, no wish to find out anything which would upset their burgeoning relationship. Mrs Kingshaw is excited about the cocktail party they are planning and thinks that her ‘life is changing…everything is turning out for the best.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A59DB76" w14:textId="307F4C77" w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w:rsidRDefault="00241CC9" w:rsidP="00241CC9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>After the boys</w:t>
+      </w:r>
+      <w:r w:rsidR="0091517C" w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rescue</w:t>
+      </w:r>
+      <w:r w:rsidR="0091517C" w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the wood, Mrs Kingshaw refuses to believe Charles’s version of events, or to wonder why he might have run away. She calls Edmund his ‘special friend’, despite her son’s impassioned cries that he hates Edmund, that he wishes him dead and that he is nothing but a bully. Her response is to sit down and moan, not to try to find out the truth or comfort Charles, who, sees that she will believe anything Edmund says without question. She tells herself that ‘all the blame lies with Charles’, who is ‘sick with shame at her’. Later, she makes some attempt to talk to him, but when he reiterates that he hates Edmund, she will not accept this, calling it ‘a wicked, wicked way to talk…. whatever can poor Edmund have done to you?’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04450A4C" w14:textId="4FF261FC" w:rsidR="00277479" w:rsidRDefault="00241CC9" w:rsidP="00241CC9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mrs Kingshaw continues to think of herself and how she has ‘missed the reassurance and feeling of strength’ of a man. She states that she is ‘not a woman who can cope easily alone’ and this seems to give her the permission to pursue her own needs rather than what is best for Charles also. After Edmund’s fall, she is repeatedly told by Charles that he hates him, but her response is to tell herself not to be upset or to worry and, instead, to act like a mother to Edmund, betraying Charles by giving Edmund his precious model. On the day that she is to marry Mr Hooper, she feels security at last. In the ironic last spoken words of the novel, she is comforting Edmund after her son’s suicide, saying that ‘everything is all right’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A5DDD6" w14:textId="77777777" w:rsidR="00277479" w:rsidRDefault="00277479">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...158 lines deleted...]
-        <w:t>seems to give her the permission to pursue her own needs rather than what is best for Charles also. After Edmund’s fall, she is repeatedly told by Charles that he hates him, but her response is to tell herself not to be upset or to worry and, instead, to act like a mother to Edmund, betraying Charles by giving Edmund his precious model. On the day that she is to marry Mr Hooper, she feels security at last. In the ironic last spoken words of the novel, she is comforting Edmund after her son’s suicide, saying that ‘everything is all right’.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4621"/>
         <w:gridCol w:w="4621"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00241CC9" w:rsidRPr="0019206D" w14:paraId="0FEFE56C" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w14:paraId="0FEFE56C" w14:textId="77777777" w:rsidTr="00EB5E29">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EA510C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5063C08F" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="0019206D" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
+          <w:p w14:paraId="5063C08F" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019206D">
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Quotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EA510C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDF05D8" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="0019206D" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
+          <w:p w14:paraId="1DDF05D8" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019206D">
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>This suggests…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00241CC9" w:rsidRPr="0019206D" w14:paraId="61761104" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w14:paraId="61761104" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01410B53" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="0019206D" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
+          <w:p w14:paraId="01410B53" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
-              <w:t>‘She wore the same bright, hopeful expression with which she had arrived at Warings. Things must not go wrong, this is my chance, and I shall not waste it. I mean us all to be very happy.’</w:t>
+              <w:t xml:space="preserve">‘She wore the same bright, hopeful expression with which she had arrived at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t>Warings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t>. Things must not go wrong, this is my chance, and I shall not waste it. I mean us all to be very happy.’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="375C0D46" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="0019206D" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
+          <w:p w14:paraId="375C0D46" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mrs Kingshaw is determined that her initial feelings of hope at this opportunity will not be spoiled, shown by her use of the imperative ‘must’, and this includes how she expects Charles to behave with Edmund. Her good intention that they shall be happy blinds her to the misery Edmund is causing her son.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00241CC9" w:rsidRPr="0019206D" w14:paraId="2820E040" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w14:paraId="2820E040" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0977C2EA" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="0019206D" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
+          <w:p w14:paraId="0977C2EA" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>‘She worried a good deal about her own capacity for motherhood, about whether she said the right things and looked sufficiently at ease in his presence. Now, she said, I must think of myself a little more…’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="527D332B" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="0019206D" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
+          <w:p w14:paraId="527D332B" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">As she sets out for a day in London with Mr Hooper, Mrs Kingshaw rightly questions whether she is in fact a good mother at all, which is confirmed by her lack of any understanding of Charles. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It is clear that she</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> has now moved further away from her role as a mother by her decision to be more selfish, prioritising her own happiness, again using the imperative ‘must’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00241CC9" w:rsidRPr="0019206D" w14:paraId="21592D37" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w14:paraId="21592D37" w14:textId="77777777" w:rsidTr="00107666">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1047B2BF" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="0089504E" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
+          <w:p w14:paraId="1047B2BF" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">‘It had worked out so very well, the relief of coming here and finding it so satisfactory, so </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>safe</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>…’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29A10568" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="0089504E" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
+          <w:p w14:paraId="29A10568" w14:textId="77777777" w:rsidR="00241CC9" w:rsidRPr="002E4AC4" w:rsidRDefault="00241CC9" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Her contentment has increased now that she will marry Mr Hooper, and she will have the protection of being his wife. The irony of the word ‘</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>safe</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>’ is italicised to emphasise how she has no idea that, for Charles, Warings has proved to be the complete opposite.</w:t>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’ is italicised to emphasise how she has no idea that, for Charles, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Warings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has proved to be the complete opposite.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E49FA99" w14:textId="77777777" w:rsidR="00CE0A88" w:rsidRPr="008713FD" w:rsidRDefault="00CE0A88">
-[...8 lines deleted...]
-    <w:p w14:paraId="09E61856" w14:textId="39B000AC" w:rsidR="00CE0A88" w:rsidRPr="00FA1C82" w:rsidRDefault="00CE0A88" w:rsidP="00CE0A88">
+    <w:p w14:paraId="0D06FA92" w14:textId="7B05A0D7" w:rsidR="003170BB" w:rsidRDefault="003170BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7960217E" w14:textId="77777777" w:rsidR="00277479" w:rsidRDefault="00277479">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E61856" w14:textId="475740DC" w:rsidR="00CE0A88" w:rsidRPr="00107666" w:rsidRDefault="00CE0A88" w:rsidP="00CE0A88">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="EA5B0C"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107666">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="EA5B0C"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mr Joseph Hooper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D30442" w14:textId="4985FCB0" w:rsidR="008F49A3" w:rsidRDefault="008F49A3" w:rsidP="004C1CAE">
+    <w:p w14:paraId="60D30442" w14:textId="4985FCB0" w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w:rsidRDefault="008F49A3" w:rsidP="004C1CAE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mr Hooper is living with his son at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Warings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, since recently inheriting it from his father. He knows that it is an ugly house but takes pleasure from the fact that he now owns it. He hopes it will give him more of a respected position in the world. It is six years since his wife died, but he admits that their marriage ‘had not been happy’ and that he now struggled to even remember what she looked like. He does not find it easy being Edmund’s only parent and knows that they are not close. Near the start of the novel, he admits he is a lonely man and cannot help hoping that Mrs Kingshaw will be exactly what he needs to change this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A574CCB" w14:textId="4C27C57D" w:rsidR="006E01F0" w:rsidRPr="002E4AC4" w:rsidRDefault="008F49A3" w:rsidP="008F49A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Soon after her arrival, Mr Hooper feels ‘a new man’, that she has ‘given (him) new strength’ and they plan a cocktail party. Mrs Kingshaw has successfully played to his need to feel some sense of authority and that he is still attractive to women. Together, they wilfully ignore the hostility between their sons, though Mr Hooper does try to show some kindness to Charles – carrying him gently back to bed when he is upset, for example. He also pays for Charles to attend a better school, a generous act but one which leads to Charles’s suicide. When they go up to London to get his new uniform, Mr Hooper again misinterprets everything, thinking that he and Charles are ‘getting to know one another…becoming very good friends’, which he genuinely wants to be true, though mainly because it makes it easy to marry Mrs Kingshaw. He does understand and welcome</w:t>
       </w:r>
-      <w:r w:rsidR="004C5BFD">
+      <w:r w:rsidR="004C5BFD" w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E4AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that Charles is not ‘strange’, like Edmund, but, ultimately, he is blind to anything except his attraction to Mrs Kingshaw.</w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4516"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F49A3" w:rsidRPr="0019206D" w14:paraId="776045AD" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w14:paraId="776045AD" w14:textId="77777777" w:rsidTr="00EB5E29">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4516" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EA510C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2229C20B" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="0019206D" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
+          <w:p w14:paraId="2229C20B" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019206D">
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Quotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EA510C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3705DF9C" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="0019206D" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
+          <w:p w14:paraId="3705DF9C" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019206D">
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>This suggests…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F49A3" w:rsidRPr="0019206D" w14:paraId="1996CD22" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w14:paraId="1996CD22" w14:textId="77777777" w:rsidTr="003170BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="435DEE2A" w14:textId="4AD09A78" w:rsidR="008F49A3" w:rsidRPr="0019206D" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
+          <w:p w14:paraId="435DEE2A" w14:textId="4AD09A78" w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
               <w:t xml:space="preserve">‘He knew himself to be an ineffectual man, without any strength or imposing qualities…a man who had failed </w:t>
             </w:r>
-            <w:r w:rsidR="004C5BFD">
+            <w:r w:rsidR="004C5BFD" w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
               <w:t xml:space="preserve"> but not dramatically, as one falling from a great height, who attracts attention. He was a dull man, a man who got by…I am depressed by what I know.’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0586A5E4" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="0019206D" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
+          <w:p w14:paraId="0586A5E4" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Mr Hooper’s sad opinion of himself is that he is mediocre, having no </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>particular energy</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> or skills which make any impact on the world. He cannot even fail, or metaphorically fall, in a way which would make others take notice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F49A3" w:rsidRPr="0019206D" w14:paraId="526389C0" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w14:paraId="526389C0" w14:textId="77777777" w:rsidTr="003170BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="494858C2" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
+          <w:p w14:paraId="494858C2" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>‘He was discomforted by his own lack of insight…He could recall nothing of himself at the same age except that he loathed his own father.’</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7781E849" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="0019206D" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
+          <w:p w14:paraId="7781E849" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>‘But I came through, I daresay I am normal enough…Edmund will be like any other healthy boy. I am not to blame.’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB9223E" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="0019206D" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
+          <w:p w14:paraId="4DB9223E" w14:textId="2E7CCB3A" w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">When trying to communicate with his son, with very little success, Mr Hooper thinks back to his awful relationship with his own father, who allowed him little freedom. This suggests that he will find it </w:t>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When trying to </w:t>
+            </w:r>
+            <w:r w:rsidR="00D957DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>talk to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> his son, with little success, Mr Hooper </w:t>
+            </w:r>
+            <w:r w:rsidR="00D957DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">remembers </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">his awful relationship with his own father, who allowed him little freedom. This suggests that he will find it </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>all the more</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> difficult as he has no good model of parenthood to guide him. He decides that just ‘coming through’, or surviving, childhood is ‘normal’ and good enough. He reassures himself, with definite statements, that Edmund will be ‘healthy’ and that Edmund’s cold behaviour is not his fault.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F49A3" w:rsidRPr="0019206D" w14:paraId="24CDFA3D" w14:textId="77777777" w:rsidTr="001665FC">
+      <w:tr w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w14:paraId="24CDFA3D" w14:textId="77777777" w:rsidTr="003170BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA873CD" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="002A727B" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
+          <w:p w14:paraId="4FA873CD" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">‘I have been losing confidence in myself, and </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002E4AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>she</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> has made me see it, I have her to thank for many things.’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6F4C47" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="0089504E" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
+          <w:p w14:paraId="0C6F4C47" w14:textId="77777777" w:rsidR="008F49A3" w:rsidRPr="002E4AC4" w:rsidRDefault="008F49A3" w:rsidP="001665FC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Without knowing much about his past, Mrs Kingshaw has given him the one thing he needed most – self-confidence. It is as if she has woken him from a lifetime of low self-esteem, particularly in relationships.</w:t>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Without knowing much about his past, Mrs Kingshaw has given him the one thing he needed most – self-confidence. It is as if she has woken him from a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E4AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>lifetime of low self-esteem, particularly in relationships.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EF7C861" w14:textId="371F8677" w:rsidR="00A65EEC" w:rsidRPr="00ED3B0F" w:rsidRDefault="00A65EEC">
+    <w:p w14:paraId="5EF7C861" w14:textId="5B2E2DC1" w:rsidR="00A65EEC" w:rsidRPr="00ED3B0F" w:rsidRDefault="00A65EEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="121920E8" w14:textId="7DAE3694" w:rsidR="00C54591" w:rsidRPr="004E5835" w:rsidRDefault="004E5835" w:rsidP="00682A86">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E5835">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00C54591" w:rsidRPr="004E5835">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reate your own character summaries</w:t>
       </w:r>
       <w:r w:rsidR="00682A86" w:rsidRPr="004E5835">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> including quotation tables</w:t>
       </w:r>
       <w:r w:rsidR="00C54591" w:rsidRPr="004E5835">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA146A7" w14:textId="34114AF3" w:rsidR="00682A86" w:rsidRDefault="00682A86" w:rsidP="00682A86">
+    <w:p w14:paraId="5DA146A7" w14:textId="34114AF3" w:rsidR="00682A86" w:rsidRPr="00107666" w:rsidRDefault="00682A86" w:rsidP="00682A86">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="EA5B0C"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>[Character name</w:t>
       </w:r>
-      <w:r w:rsidR="004E5835">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="004E5835" w:rsidRPr="00107666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23091C77" w14:textId="77777777" w:rsidR="004E5835" w:rsidRPr="00BD3AB5" w:rsidRDefault="004E5835" w:rsidP="00BD3AB5">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2F95D2AE" w14:textId="77777777" w:rsidR="004E5835" w:rsidRPr="003B51E1" w:rsidRDefault="004E5835" w:rsidP="003B51E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B51E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D98440" w14:textId="77777777" w:rsidR="004E5835" w:rsidRPr="003B51E1" w:rsidRDefault="004E5835" w:rsidP="003B51E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B51E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
@@ -5375,61 +7231,67 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B51E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29738810" w14:textId="77777777" w:rsidR="004E5835" w:rsidRPr="003B51E1" w:rsidRDefault="004E5835" w:rsidP="003B51E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B51E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0252A167" w14:textId="35E5CEE5" w:rsidR="004E5835" w:rsidRPr="003B51E1" w:rsidRDefault="004E5835" w:rsidP="003B51E1">
+    <w:p w14:paraId="0252A167" w14:textId="43681999" w:rsidR="004E5835" w:rsidRPr="003B51E1" w:rsidRDefault="004E5835" w:rsidP="003B51E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B51E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00107666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165BACE9" w14:textId="77777777" w:rsidR="004E5835" w:rsidRPr="003B51E1" w:rsidRDefault="004E5835" w:rsidP="003B51E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B51E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789F8C0A" w14:textId="77777777" w:rsidR="004E5835" w:rsidRPr="003B51E1" w:rsidRDefault="004E5835" w:rsidP="003B51E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B51E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5452,1307 +7314,2424 @@
     <w:p w14:paraId="5C6DC743" w14:textId="77777777" w:rsidR="004E5835" w:rsidRPr="003B51E1" w:rsidRDefault="004E5835" w:rsidP="003B51E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B51E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A822A75" w14:textId="77777777" w:rsidR="004E5835" w:rsidRPr="00BD3AB5" w:rsidRDefault="004E5835" w:rsidP="00BD3AB5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00682A86" w:rsidRPr="000E49CA" w14:paraId="01017722" w14:textId="77777777" w:rsidTr="00682A86">
+      <w:tr w:rsidR="00682A86" w:rsidRPr="00E71682" w14:paraId="01017722" w14:textId="77777777" w:rsidTr="00107666">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EA510C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3AB34F" w14:textId="7F1D13C6" w:rsidR="00682A86" w:rsidRPr="000E49CA" w:rsidRDefault="00682A86" w:rsidP="00255953">
+          <w:p w14:paraId="2D3AB34F" w14:textId="7F1D13C6" w:rsidR="00682A86" w:rsidRPr="00E71682" w:rsidRDefault="00682A86" w:rsidP="00255953">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E49CA">
+            <w:r w:rsidRPr="00E71682">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:t>ation</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EA510C"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
           </w:tcPr>
-          <w:p w14:paraId="3FFDA721" w14:textId="3F90E123" w:rsidR="00682A86" w:rsidRPr="000E49CA" w:rsidRDefault="00682A86" w:rsidP="00255953">
+          <w:p w14:paraId="3FFDA721" w14:textId="3F90E123" w:rsidR="00682A86" w:rsidRPr="00E71682" w:rsidRDefault="00682A86" w:rsidP="00255953">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E71682">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>This suggests…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00682A86" w:rsidRPr="000E49CA" w14:paraId="4A123770" w14:textId="77777777" w:rsidTr="00406461">
+      <w:tr w:rsidR="00682A86" w:rsidRPr="00E71682" w14:paraId="4A123770" w14:textId="77777777" w:rsidTr="00107666">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39FB04E4" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="000E49CA" w:rsidRDefault="00682A86" w:rsidP="00255953">
+          <w:p w14:paraId="39FB04E4" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="00E71682" w:rsidRDefault="00682A86" w:rsidP="00255953">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF77A0D" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="000E49CA" w:rsidRDefault="00682A86" w:rsidP="00255953">
+          <w:p w14:paraId="6DF77A0D" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="00E71682" w:rsidRDefault="00682A86" w:rsidP="00255953">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00682A86" w:rsidRPr="000E49CA" w14:paraId="194ED10C" w14:textId="77777777" w:rsidTr="00406461">
+      <w:tr w:rsidR="00682A86" w:rsidRPr="00E71682" w14:paraId="194ED10C" w14:textId="77777777" w:rsidTr="00107666">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F630F81" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="000E49CA" w:rsidRDefault="00682A86" w:rsidP="00255953">
+          <w:p w14:paraId="7F630F81" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="00E71682" w:rsidRDefault="00682A86" w:rsidP="00255953">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1656C1A0" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="000E49CA" w:rsidRDefault="00682A86" w:rsidP="00255953">
+          <w:p w14:paraId="1656C1A0" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="00E71682" w:rsidRDefault="00682A86" w:rsidP="00255953">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00682A86" w:rsidRPr="000E49CA" w14:paraId="4776E607" w14:textId="77777777" w:rsidTr="00406461">
+      <w:tr w:rsidR="00682A86" w:rsidRPr="00E71682" w14:paraId="4776E607" w14:textId="77777777" w:rsidTr="00107666">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16D2E463" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="000E49CA" w:rsidRDefault="00682A86" w:rsidP="00255953">
+          <w:p w14:paraId="16D2E463" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="00E71682" w:rsidRDefault="00682A86" w:rsidP="00255953">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3390721F" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="000E49CA" w:rsidRDefault="00682A86" w:rsidP="00255953">
+          <w:p w14:paraId="3390721F" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="00E71682" w:rsidRDefault="00682A86" w:rsidP="00255953">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00682A86" w:rsidRPr="000E49CA" w14:paraId="60AF94DE" w14:textId="77777777" w:rsidTr="00406461">
+      <w:tr w:rsidR="00682A86" w:rsidRPr="00E71682" w14:paraId="60AF94DE" w14:textId="77777777" w:rsidTr="00107666">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F68CEC4" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="000E49CA" w:rsidRDefault="00682A86" w:rsidP="00255953">
+          <w:p w14:paraId="7F68CEC4" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="00E71682" w:rsidRDefault="00682A86" w:rsidP="00255953">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72D140CB" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="000E49CA" w:rsidRDefault="00682A86" w:rsidP="00255953">
+          <w:p w14:paraId="72D140CB" w14:textId="77777777" w:rsidR="00682A86" w:rsidRPr="00E71682" w:rsidRDefault="00682A86" w:rsidP="00255953">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C756A7A" w14:textId="77777777" w:rsidR="00C54591" w:rsidRDefault="00C54591" w:rsidP="00C54591">
-[...13 lines deleted...]
-        <w:sectPr w:rsidR="00FD5EA5" w:rsidSect="001306B0">
+    <w:p w14:paraId="3C756A7A" w14:textId="7ADC6BA1" w:rsidR="00C54591" w:rsidRDefault="00C54591" w:rsidP="00C54591"/>
+    <w:p w14:paraId="1958632D" w14:textId="77777777" w:rsidR="00E067F4" w:rsidRDefault="00E067F4" w:rsidP="00C54591">
+      <w:pPr>
+        <w:sectPr w:rsidR="00E067F4" w:rsidSect="001306B0">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="0" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28C17958" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00E252F6" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="18BC24C6" w14:textId="63625459" w:rsidR="00E067F4" w:rsidRPr="00A53998" w:rsidRDefault="00E067F4" w:rsidP="000C5FE1">
       <w:pPr>
         <w:pStyle w:val="SectionHead"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:szCs w:val="36"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E252F6">
+          <w:color w:val="D74120"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc137810663"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc138079309"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc141879478"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc156292750"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc165985256"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc181001360"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc197424480"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc220935028"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc222494298"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc226554386"/>
+      <w:r w:rsidRPr="00A53998">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
+          <w:color w:val="D74120"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660289" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09C4AF07" wp14:editId="597B4EF9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11A2BFB8" wp14:editId="2BA1B037">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>8852535</wp:posOffset>
+              <wp:posOffset>5766435</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>38735</wp:posOffset>
+              <wp:posOffset>33020</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="395605" cy="395605"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:wrapNone/>
-            <wp:docPr id="5" name="Picture 5" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
+            <wp:docPr id="320" name="Picture 320" descr="P261#y1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
+                    <pic:cNvPr id="320" name="Picture 320" descr="P261#y1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33" cstate="print">
+                    <a:blip r:embed="rId37" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="395605" cy="395605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003B69BB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E252F6">
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53998">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t>. Character animations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="04DB7E33" w14:textId="77777777" w:rsidR="00E067F4" w:rsidRPr="00E067F4" w:rsidRDefault="00E067F4" w:rsidP="00E067F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E067F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Can you identify the names of the different characters in the videos?</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4817"/>
+        <w:gridCol w:w="4817"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E067F4" w:rsidRPr="00E067F4" w14:paraId="3A44D9E8" w14:textId="77777777" w:rsidTr="000A7D28">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73851BD4" w14:textId="77777777" w:rsidR="00E067F4" w:rsidRPr="00E067F4" w:rsidRDefault="00E067F4" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E067F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Character name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="548981C9" w14:textId="77777777" w:rsidR="00E067F4" w:rsidRPr="00E067F4" w:rsidRDefault="00E067F4" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E067F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Character image</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E067F4" w:rsidRPr="00E067F4" w14:paraId="070633ED" w14:textId="77777777" w:rsidTr="000A7D28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E68639B" w14:textId="7AEF9FD5" w:rsidR="00E067F4" w:rsidRPr="00E067F4" w:rsidRDefault="00E067F4" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C238B5" w14:textId="6B83ED6E" w:rsidR="00E067F4" w:rsidRPr="00E067F4" w:rsidRDefault="00042F45" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F3877B8" wp14:editId="51B2A249">
+                  <wp:extent cx="532800" cy="1425600"/>
+                  <wp:effectExtent l="0" t="0" r="635" b="3175"/>
+                  <wp:docPr id="608909268" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="608909268" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId47"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="532800" cy="1425600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E067F4" w:rsidRPr="00E067F4" w14:paraId="2F478346" w14:textId="77777777" w:rsidTr="000A7D28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1402B91B" w14:textId="55D3B2B4" w:rsidR="00E067F4" w:rsidRPr="00E067F4" w:rsidRDefault="00E067F4" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47840884" w14:textId="04B08F4F" w:rsidR="00E067F4" w:rsidRPr="00E067F4" w:rsidRDefault="00683C21" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00683C21">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04767982" wp14:editId="3362004F">
+                  <wp:extent cx="558000" cy="1432800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="332686284" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="332686284" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId48"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="558000" cy="1432800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E067F4" w:rsidRPr="00E067F4" w14:paraId="1D9B42ED" w14:textId="77777777" w:rsidTr="000A7D28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6583EDAB" w14:textId="357B74D7" w:rsidR="00E067F4" w:rsidRPr="00E067F4" w:rsidRDefault="00E067F4" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11419FC7" w14:textId="6CBC985A" w:rsidR="00E067F4" w:rsidRPr="00E067F4" w:rsidRDefault="005F0553" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F0553">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A2DA71D" wp14:editId="03717A00">
+                  <wp:extent cx="500400" cy="1429200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="728345371" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="728345371" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId49"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="500400" cy="1429200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E067F4" w:rsidRPr="00E067F4" w14:paraId="702E1FA1" w14:textId="77777777" w:rsidTr="000A7D28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68634953" w14:textId="5C3E2097" w:rsidR="00E067F4" w:rsidRPr="00E067F4" w:rsidRDefault="00E067F4" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4400DD14" w14:textId="0E484D03" w:rsidR="00E067F4" w:rsidRPr="00E067F4" w:rsidRDefault="00CD1E46" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1E46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06BF1D06" wp14:editId="004573A0">
+                  <wp:extent cx="471600" cy="1432800"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                  <wp:docPr id="579699975" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="579699975" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId50"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="471600" cy="1432800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E067F4" w:rsidRPr="00E067F4" w14:paraId="05268750" w14:textId="77777777" w:rsidTr="000A7D28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34805BC0" w14:textId="56751B71" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="00997EDB" w:rsidP="00997EDB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4C9CC2" w14:textId="7DAC08AA" w:rsidR="00E067F4" w:rsidRPr="00E067F4" w:rsidRDefault="004571B2" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004571B2">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BD554B3" wp14:editId="0F919E1F">
+                  <wp:extent cx="478800" cy="1429200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1480297392" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1480297392" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId51"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="478800" cy="1429200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7642288D" w14:textId="77777777" w:rsidR="00E067F4" w:rsidRDefault="00E067F4" w:rsidP="00E067F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3221AA75" w14:textId="631AAD8B" w:rsidR="00E067F4" w:rsidRDefault="00E067F4" w:rsidP="00E067F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E067F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Here are the answers.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4817"/>
+        <w:gridCol w:w="4817"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00997EDB" w:rsidRPr="00E067F4" w14:paraId="48C60D49" w14:textId="77777777" w:rsidTr="000A7D28">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A68B0C8" w14:textId="77777777" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="00997EDB" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E067F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Character name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D52B3BC" w14:textId="77777777" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="00997EDB" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E067F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Character image</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00997EDB" w:rsidRPr="00E067F4" w14:paraId="7AC075C3" w14:textId="77777777" w:rsidTr="000A7D28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F88920" w14:textId="77777777" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="00997EDB" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Joseph Hooper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B18824" w14:textId="77777777" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="00997EDB" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042F45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78E60E74" wp14:editId="2CC5830F">
+                  <wp:extent cx="532800" cy="1425600"/>
+                  <wp:effectExtent l="0" t="0" r="635" b="3175"/>
+                  <wp:docPr id="1155623966" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="608909268" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId47"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="532800" cy="1425600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00997EDB" w:rsidRPr="00E067F4" w14:paraId="628150EA" w14:textId="77777777" w:rsidTr="000A7D28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4472ABE1" w14:textId="77777777" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="00997EDB" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Edmund (Hooper) Hooper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E38C242" w14:textId="77777777" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="00997EDB" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00683C21">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3041A74C" wp14:editId="61BBE812">
+                  <wp:extent cx="558000" cy="1432800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1242770714" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="332686284" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId48"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="558000" cy="1432800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00997EDB" w:rsidRPr="00E067F4" w14:paraId="30FB6264" w14:textId="77777777" w:rsidTr="000A7D28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160A136D" w14:textId="77777777" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="00997EDB" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Helena Kingshaw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B97FE16" w14:textId="77777777" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="00997EDB" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F0553">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00C2F61A" wp14:editId="5267E4B6">
+                  <wp:extent cx="500400" cy="1429200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1783416834" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="728345371" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId49"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="500400" cy="1429200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00997EDB" w:rsidRPr="00E067F4" w14:paraId="74544535" w14:textId="77777777" w:rsidTr="000A7D28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FA6C59" w14:textId="77777777" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="00997EDB" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Charles (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kingshaw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kingshaw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="401B59E4" w14:textId="77777777" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="00997EDB" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1E46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76BE0CD5" wp14:editId="73FF3033">
+                  <wp:extent cx="471600" cy="1432800"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                  <wp:docPr id="1499848956" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="579699975" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId50"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="471600" cy="1432800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00997EDB" w:rsidRPr="00E067F4" w14:paraId="6972EC74" w14:textId="77777777" w:rsidTr="000A7D28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF00A19" w14:textId="77777777" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="00997EDB" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F120B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fielding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C04710" w14:textId="40F19B65" w:rsidR="00997EDB" w:rsidRPr="00E067F4" w:rsidRDefault="004571B2" w:rsidP="000A7D28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004571B2">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FE3379A" wp14:editId="0B5C3BBE">
+                  <wp:extent cx="478800" cy="1429200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1483282977" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1483282977" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId51"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="478800" cy="1429200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="621347F3" w14:textId="77777777" w:rsidR="00E067F4" w:rsidRDefault="00E067F4" w:rsidP="00C54591">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E44D52" w14:textId="30BB8D1B" w:rsidR="00FD5EA5" w:rsidRDefault="00FD5EA5" w:rsidP="00C54591">
+      <w:pPr>
+        <w:sectPr w:rsidR="00FD5EA5" w:rsidSect="001306B0">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="0" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C17958" w14:textId="76D6D296" w:rsidR="00F43DC1" w:rsidRPr="00107666" w:rsidRDefault="00F43DC1" w:rsidP="00107666">
+      <w:pPr>
+        <w:pStyle w:val="SectionHead"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+        </w:pBdr>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="2158E0B0" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="001E6449" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+          <w:color w:val="D74120"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc181009069"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc226554387"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc130824453"/>
+      <w:r w:rsidRPr="00107666">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="D74120"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09C4AF07" wp14:editId="597B4EF9">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>8852535</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>38735</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="395605" cy="395605"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Picture 5" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId37" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="395605" cy="395605"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="003B69BB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107666">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t>. Reflection and activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="2158E0B0" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="69B090DC" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="008D0756" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Now you have read the text, reflect on your thoughts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B090DC" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Explore passages/extracts and relate them to the whole text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B2285B" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="35B2285B" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Select a passage of key importance from the novel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC2FC22" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="0EC2FC22" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Explain where the extract appears in the text and what happens immediately before and after the extract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694F6C5B" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="694F6C5B" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Consider the significant links between the content of the extract and the rest of the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FCCE41" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provide a brief overview of the content and organisation of the extract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B815C5E" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
-[...48 lines deleted...]
-    <w:p w14:paraId="3CC16A4D" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="4B815C5E" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Explore the way the writer uses language to achieve certain effects. Highlight key words on a copy of the extract and annotate them, saying what you find striking, vivid, memorable, disturbing, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC16A4D" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="6317D1E1" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Create practice questions around the passage, for example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6317D1E1" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="23DB90A3" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How does [author] make this such a memorable / significant moment in the story?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DB90A3" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Explore the ways in which [author] portrays [character’s] attitude towards [character] at this moment in the novel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39488645" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="39488645" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Explore the ways in which [author] makes this moment in the novel so [moving / exciting / sad, etc].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E53E2BA" w14:textId="4AB2B79B" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1078B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632DD55B" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705EF174" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0561D07A" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14878A00" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC5E5E3" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7910FEAB" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C06D1B8" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA85363" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7093EB1B" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AF6B75" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BA630F" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A772485" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="008D0756" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C0D5A4" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD0A775" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Explore the ways in which [author] makes this moment in the novel so [moving / exciting / sad, etc].</w:t>
-[...206 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB4F3CA" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="0054324E" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="5EB4F3CA" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054324E">
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Explore the characters in the </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="5EF986BD" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+        <w:t>Explore the characters in the novel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF986BD" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="25B2F241" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Create practice questions around the characters of the novel, for example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B2F241" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="5D04692D" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00D2552B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Explore the ways in which [author] portrays the differences between [character] and [character]?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D04692D" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Explore the ways in which [author] strikingly portrays [character’s] relationship with [character].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D43BAB8" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="0D43BAB8" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How does the writer memorably depict the life of [character]?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5ED060" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="7A5ED060" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Choose </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B3D0B">
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B3D0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your questions and complete the following activities:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226CE12C" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="226CE12C" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Compile a QUOTATION + COMMENT table to record your ideas about specific characters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460716D9" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="460716D9" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Add notes to each quotation about what it reveals about the character and their relevant contexts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19044FB6" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="19044FB6" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Learn some key quotations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5572BA87" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="5572BA87" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Answer the question. Peer-evaluate each other’s answers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6ABCD6" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="2D6ABCD6" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note examples of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DB37E1" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="72DB37E1" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>irrelevant points (which perhaps narrate or describe)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFBA048" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="5EFBA048" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>repeated points (where no more credit can be given)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7640D992" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="7640D992" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unsupported assertions (which do not constitute analysis)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E7BA10" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="30E7BA10" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="44D9D3C0" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>long quotations (which indicate a lack of clear focus).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D9D3C0" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tick:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739D41B7" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="739D41B7" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>points that are valid and thoughtful</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72EF08EE" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="72EF08EE" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quotations that are concise and relevant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5736919D" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="5736919D" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>critical comments on key words or aspects of structure and form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="637D1750" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F44BC0" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D0B">
         <w:rPr>
@@ -6856,501 +9835,495 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075F6A7D" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7284FAB3" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="72929531" w14:textId="4BC42C2A" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00CE315A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72929531" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="0054324E">
+    <w:p w14:paraId="7C7275DA" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Explore the themes of the </w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="443FCC32" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="0054324E" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+        <w:t>Explore the themes of the novel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E20328B" w14:textId="7B56EC1D" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Create practice questions around a theme, for example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443FCC32" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="5E8981DD" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="0054324E" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How does [author] portray [theme] in the novel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8981DD" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="5C47E41C" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="0054324E" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In what ways does [author] convey [theme] in the novel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C47E41C" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How does [author] present his ideas about [theme] in the novel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D06E46E" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Choose </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D0756">
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D0756">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your questions and complete the following activities:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C763D22" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="0054324E" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="1C763D22" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Compile a QUOTATION + COMMENT table to record your ideas about specific characters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F140DC6" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="0054324E" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="7F140DC6" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Add notes to each quotation about what it reveals about the character and their relevant contexts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F616F9F" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="0054324E" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="3F616F9F" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Learn some key quotations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180408FF" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="0054324E" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="180408FF" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Answer the question. Peer-evaluate each other’s answers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD9D721" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="6DD9D721" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note examples of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591F0B8A" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="591F0B8A" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>irrelevant points (which perhaps narrate or describe)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170AA565" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="170AA565" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>repeated points (where no more credit can be given)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E77DBA0" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="0E77DBA0" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unsupported assertions (which do not constitute analysis)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27314AFD" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="27314AFD" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="291698CA" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="000B3D0B" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>long quotations (which indicate a lack of clear focus).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291698CA" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tick:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F03ECB" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="62F03ECB" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>points that are valid and thoughtful</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A5E18A" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="35A5E18A" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quotations that are concise and relevant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CA4546" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="003431EE" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
+    <w:p w14:paraId="37CA4546" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="00CE315A" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="924" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>critical comments on key words or aspects of structure and form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D0559C" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="008D0756" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D0756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047130F2" w14:textId="77777777" w:rsidR="00F43DC1" w:rsidRPr="008D0756" w:rsidRDefault="00F43DC1" w:rsidP="00F43DC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D0756">
         <w:rPr>
@@ -7477,2217 +10450,2307 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D0756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CC86D1" w14:textId="77777777" w:rsidR="00517C0A" w:rsidRDefault="00517C0A" w:rsidP="00990D32">
       <w:pPr>
         <w:pStyle w:val="SectionHead"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:sectPr w:rsidR="00517C0A" w:rsidSect="001306B0">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="0" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3514CEDA" w14:textId="25BE7778" w:rsidR="00990D32" w:rsidRPr="004079A0" w:rsidRDefault="001B22C7" w:rsidP="00990D32">
+    <w:p w14:paraId="3514CEDA" w14:textId="51D00758" w:rsidR="00990D32" w:rsidRPr="00107666" w:rsidRDefault="003B69BB" w:rsidP="00107666">
       <w:pPr>
         <w:pStyle w:val="SectionHead"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+        </w:pBdr>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc188430079"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc226554388"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004869FF">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004869FF" w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00990D32" w:rsidRPr="004079A0">
+      <w:r w:rsidR="00990D32" w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="1C59CA5F" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="006134E4" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quiz</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="1C59CA5F" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006134E4">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.When Charles Kingshaw goes for a walk in the fields, shortly after his arrival, he is attacked by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB56099" w14:textId="52A80E28" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A) </w:t>
+      </w:r>
+      <w:r w:rsidR="00644D1F" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B438B2" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3847AF5D" w14:textId="178F4B5E" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B) </w:t>
+      </w:r>
+      <w:r w:rsidR="00644D1F" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a deer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311F5E33" w14:textId="2BBC3DA1" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C) </w:t>
+      </w:r>
+      <w:r w:rsidR="00644D1F" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> crow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6D9515" w14:textId="17CC1952" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D) </w:t>
+      </w:r>
+      <w:r w:rsidR="00933917" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a boy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69499EFB" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4864F812" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3BB56099" w14:textId="52A80E28" w:rsidR="00407423" w:rsidRPr="00962B3C" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Which of the following statements is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>false</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648DB22A" w14:textId="5887DC0F" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="3847AF5D" w14:textId="178F4B5E" w:rsidR="00407423" w:rsidRPr="00962B3C" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A) Mrs Kingshaw is forced to become a housekeeper as she does not have a husband</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF8D71E" w14:textId="1321D8AA" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="311F5E33" w14:textId="2BBC3DA1" w:rsidR="00407423" w:rsidRPr="00962B3C" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B) Charles is happy that they are </w:t>
+      </w:r>
+      <w:r w:rsidR="008B7120" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oing to live at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Warings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276155EB" w14:textId="20A9C1D5" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="1B6D9515" w14:textId="17CC1952" w:rsidR="00407423" w:rsidRPr="00962B3C" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C) Edmund does not want another boy living in the house</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C29DECD" w14:textId="2B7DDD20" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="69499EFB" w14:textId="77777777" w:rsidR="00407423" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D) Charles tries to get on with Edmund when they first meet</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA27597" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4864F812" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF0B026" w14:textId="5D750223" w:rsidR="0030222D" w:rsidRPr="00CE315A" w:rsidRDefault="00645C9F" w:rsidP="0030222D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00403F0D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0030222D" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Which one of the following statements is </w:t>
+      </w:r>
+      <w:r w:rsidR="0030222D" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005D6A66">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>true</w:t>
+      </w:r>
+      <w:r w:rsidR="0030222D" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A26E15" w14:textId="77777777" w:rsidR="0030222D" w:rsidRPr="00CE315A" w:rsidRDefault="0030222D" w:rsidP="0030222D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A) Mr Hooper wishes that he and Edmund could be closer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A65F205" w14:textId="77777777" w:rsidR="0030222D" w:rsidRPr="00CE315A" w:rsidRDefault="0030222D" w:rsidP="0030222D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B) Edmund and his father have always lived at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Warings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64029436" w14:textId="77777777" w:rsidR="0030222D" w:rsidRPr="00CE315A" w:rsidRDefault="0030222D" w:rsidP="0030222D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C) Edmund would like to spend more time with his father.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FCD91F" w14:textId="77777777" w:rsidR="0030222D" w:rsidRPr="00CE315A" w:rsidRDefault="0030222D" w:rsidP="0030222D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D) Mr Hooper and his son feel lucky to live in such a grand and comfortable house.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B18965" w14:textId="77777777" w:rsidR="0030222D" w:rsidRPr="00CE315A" w:rsidRDefault="0030222D" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="648DB22A" w14:textId="5887DC0F" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045BF599" w14:textId="628918A7" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00645C9F" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00407423" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Why does Edmund fall from the castle wall?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E9AD10" w14:textId="1497AEE9" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A) He forgets that he is too high up to jump</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF8D71E" w14:textId="1321D8AA" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="5DA11C20" w14:textId="1A1DDE03" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B) He fainted with fright</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276155EB" w14:textId="20A9C1D5" w:rsidR="00407423" w:rsidRPr="005D6A66" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="08C0DE5B" w14:textId="06DAE9DE" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C) He trips over a stone</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C29DECD" w14:textId="2B7DDD20" w:rsidR="00407423" w:rsidRPr="005D6A66" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="6A1EFDA8" w14:textId="37261A75" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D) He is </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54708" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>frightened</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2712" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Charles</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54708" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2E35" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>panics</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA27597" w14:textId="77777777" w:rsidR="00407423" w:rsidRDefault="00407423" w:rsidP="00407423">
-[...294 lines deleted...]
-    <w:p w14:paraId="3252D6E4" w14:textId="77777777" w:rsidR="00F30756" w:rsidRDefault="00F30756">
+    <w:p w14:paraId="3252D6E4" w14:textId="77777777" w:rsidR="00F30756" w:rsidRPr="00CE315A" w:rsidRDefault="00F30756">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B5BE0C0" w14:textId="1486F901" w:rsidR="00F30756" w:rsidRPr="00403F0D" w:rsidRDefault="00645C9F" w:rsidP="00F30756">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5BE0C0" w14:textId="1486F901" w:rsidR="00F30756" w:rsidRPr="00CE315A" w:rsidRDefault="00645C9F" w:rsidP="00F30756">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00F30756" w:rsidRPr="00403F0D">
+      <w:r w:rsidR="00F30756" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F30756">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. After Edmund’s fall, which of these is </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30756" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F30756" w:rsidRPr="00E372B6">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>false</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30756" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC9CE36" w14:textId="77777777" w:rsidR="00F30756" w:rsidRPr="00403F0D" w:rsidRDefault="00F30756" w:rsidP="00F30756">
+    <w:p w14:paraId="5EC9CE36" w14:textId="77777777" w:rsidR="00F30756" w:rsidRPr="00CE315A" w:rsidRDefault="00F30756" w:rsidP="00F30756">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7EF8CAC0" w14:textId="77777777" w:rsidR="00F30756" w:rsidRPr="00403F0D" w:rsidRDefault="00F30756" w:rsidP="00F30756">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A) Charles feels that he was to blame for the fall because he hoped it would happen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF8CAC0" w14:textId="77777777" w:rsidR="00F30756" w:rsidRPr="00CE315A" w:rsidRDefault="00F30756" w:rsidP="00F30756">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="29871F7D" w14:textId="77777777" w:rsidR="00F30756" w:rsidRPr="00403F0D" w:rsidRDefault="00F30756" w:rsidP="00F30756">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B) Charles believes that Edmund is probably still alive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29871F7D" w14:textId="77777777" w:rsidR="00F30756" w:rsidRPr="00CE315A" w:rsidRDefault="00F30756" w:rsidP="00F30756">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Charles tries to convince his mother that he </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C) Charles tries to convince his mother that he </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>actually wanted</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to help Edmund get down.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCFBC14" w14:textId="77777777" w:rsidR="00F30756" w:rsidRPr="00403F0D" w:rsidRDefault="00F30756" w:rsidP="00F30756">
+    <w:p w14:paraId="3FCFBC14" w14:textId="77777777" w:rsidR="00F30756" w:rsidRPr="00CE315A" w:rsidRDefault="00F30756" w:rsidP="00F30756">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="15F12DCE" w14:textId="2F0AA419" w:rsidR="00B64605" w:rsidRDefault="00B64605">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D) The adults try to comfort Charles when they return from the hospital. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F12DCE" w14:textId="2F0AA419" w:rsidR="00B64605" w:rsidRPr="00CE315A" w:rsidRDefault="00B64605">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7969211E" w14:textId="4D6DF2FF" w:rsidR="00407423" w:rsidRDefault="00645C9F" w:rsidP="00407423">
+    <w:p w14:paraId="7969211E" w14:textId="4D6DF2FF" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00645C9F" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00407423" w:rsidRPr="00403F0D">
+      <w:r w:rsidR="00407423" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. When Charles runs away early in the novel, which of the following is </w:t>
+      </w:r>
+      <w:r w:rsidR="00407423" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00407423" w:rsidRPr="00AC4CCE">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>false</w:t>
+      </w:r>
+      <w:r w:rsidR="00407423" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512871E9" w14:textId="0D7E271D" w:rsidR="00407423" w:rsidRPr="009E7803" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="512871E9" w14:textId="0D7E271D" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A) Charles is determined to escape on his own</w:t>
       </w:r>
-      <w:r w:rsidR="00B64605">
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A6D4C8" w14:textId="768B21D3" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="17A6D4C8" w14:textId="768B21D3" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
-      <w:r w:rsidR="00AC4CCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00AC4CCE" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Charles</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Edmund realise they are lost in the forest after following a deer</w:t>
       </w:r>
-      <w:r w:rsidR="00B64605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763DCE07" w14:textId="1C5B286C" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="763DCE07" w14:textId="1C5B286C" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C) Edmund is terrified that they won’t be found</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C15C66C" w14:textId="702A6F94" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="3C15C66C" w14:textId="702A6F94" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D) Charles hopes that Edmund might drown when he leaves him by the pond</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF61D0A" w14:textId="77777777" w:rsidR="00407423" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="3EF61D0A" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="02C4DE94" w14:textId="134D9D55" w:rsidR="00407423" w:rsidRPr="009E7803" w:rsidRDefault="00645C9F" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C4DE94" w14:textId="134D9D55" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00645C9F" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidR="00407423">
+      <w:r w:rsidR="00407423" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Where does Charles </w:t>
       </w:r>
-      <w:r w:rsidR="00407423">
+      <w:r w:rsidR="00407423" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidR="00407423">
+      <w:r w:rsidR="00407423" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> feel afraid?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559B945A" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="559B945A" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="4C973091" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A) The circus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C973091" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="5F2EFC6C" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B) The Red Room</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2EFC6C" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">C) </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="28969B98" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leydell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Castle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28969B98" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="72399C47" w14:textId="77777777" w:rsidR="00407423" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D) The deserted shed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72399C47" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5984D55C" w14:textId="5244648E" w:rsidR="00645C9F" w:rsidRPr="00403F0D" w:rsidRDefault="00645C9F" w:rsidP="00645C9F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5984D55C" w14:textId="5244648E" w:rsidR="00645C9F" w:rsidRPr="00CE315A" w:rsidRDefault="00645C9F" w:rsidP="00645C9F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="57FA0A07" w14:textId="77777777" w:rsidR="00645C9F" w:rsidRPr="00403F0D" w:rsidRDefault="00645C9F" w:rsidP="00645C9F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8. Mrs Kingshaw tells Charles that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FA0A07" w14:textId="77777777" w:rsidR="00645C9F" w:rsidRPr="00CE315A" w:rsidRDefault="00645C9F" w:rsidP="00645C9F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="2E5FA60E" w14:textId="77777777" w:rsidR="00645C9F" w:rsidRPr="007E2712" w:rsidRDefault="00645C9F" w:rsidP="00645C9F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A) …he can choose which school he goes to. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5FA60E" w14:textId="77777777" w:rsidR="00645C9F" w:rsidRPr="00CE315A" w:rsidRDefault="00645C9F" w:rsidP="00645C9F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B) …he is going to the same school as Edmund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26723610" w14:textId="77777777" w:rsidR="00645C9F" w:rsidRPr="00403F0D" w:rsidRDefault="00645C9F" w:rsidP="00645C9F">
+    <w:p w14:paraId="26723610" w14:textId="77777777" w:rsidR="00645C9F" w:rsidRPr="00CE315A" w:rsidRDefault="00645C9F" w:rsidP="00645C9F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="0690C887" w14:textId="77777777" w:rsidR="00645C9F" w:rsidRPr="00403F0D" w:rsidRDefault="00645C9F" w:rsidP="00645C9F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C) …both he and Edmund are going to a new school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0690C887" w14:textId="77777777" w:rsidR="00645C9F" w:rsidRPr="00CE315A" w:rsidRDefault="00645C9F" w:rsidP="00645C9F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="185394EC" w14:textId="77777777" w:rsidR="00645C9F" w:rsidRDefault="00645C9F" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D) …he must stay at his current school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185394EC" w14:textId="77777777" w:rsidR="00645C9F" w:rsidRPr="00CE315A" w:rsidRDefault="00645C9F" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0911E1AD" w14:textId="3CE93A7D" w:rsidR="00636F1F" w:rsidRPr="00403F0D" w:rsidRDefault="00645C9F" w:rsidP="00636F1F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0911E1AD" w14:textId="3CE93A7D" w:rsidR="00636F1F" w:rsidRPr="00CE315A" w:rsidRDefault="00645C9F" w:rsidP="00636F1F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00636F1F" w:rsidRPr="00403F0D">
+      <w:r w:rsidR="00636F1F" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00636F1F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Which of the following statements about Fielding is </w:t>
+      </w:r>
+      <w:r w:rsidR="00636F1F" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00636F1F" w:rsidRPr="005D6A66">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>true</w:t>
+      </w:r>
+      <w:r w:rsidR="00636F1F" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0B6545" w14:textId="77777777" w:rsidR="00636F1F" w:rsidRPr="00403F0D" w:rsidRDefault="00636F1F" w:rsidP="00636F1F">
+    <w:p w14:paraId="0E0B6545" w14:textId="77777777" w:rsidR="00636F1F" w:rsidRPr="00CE315A" w:rsidRDefault="00636F1F" w:rsidP="00636F1F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="6638BD1D" w14:textId="77777777" w:rsidR="00636F1F" w:rsidRPr="00403F0D" w:rsidRDefault="00636F1F" w:rsidP="00636F1F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A) Fielding behaves thoughtfully towards Charles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6638BD1D" w14:textId="77777777" w:rsidR="00636F1F" w:rsidRPr="00CE315A" w:rsidRDefault="00636F1F" w:rsidP="00636F1F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="29BBF274" w14:textId="77777777" w:rsidR="00636F1F" w:rsidRPr="00403F0D" w:rsidRDefault="00636F1F" w:rsidP="00636F1F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B) Charles is happy that Fielding is invited to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Warings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BBF274" w14:textId="77777777" w:rsidR="00636F1F" w:rsidRPr="00CE315A" w:rsidRDefault="00636F1F" w:rsidP="00636F1F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="2A511BB7" w14:textId="77777777" w:rsidR="00636F1F" w:rsidRPr="00403F0D" w:rsidRDefault="00636F1F" w:rsidP="00636F1F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C) Fielding prefers playing with Edmund to Charles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A511BB7" w14:textId="77777777" w:rsidR="00636F1F" w:rsidRPr="00CE315A" w:rsidRDefault="00636F1F" w:rsidP="00636F1F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="1C01B88E" w14:textId="77777777" w:rsidR="00636F1F" w:rsidRDefault="00636F1F" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D) Fielding agrees to be Charles’s best friend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C01B88E" w14:textId="77777777" w:rsidR="00636F1F" w:rsidRPr="00CE315A" w:rsidRDefault="00636F1F" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="57B77878" w14:textId="30239B1D" w:rsidR="00407423" w:rsidRPr="000B3E13" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B77878" w14:textId="30239B1D" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00403F0D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. At the end of the novel, which of the following is </w:t>
+      </w:r>
+      <w:r w:rsidR="00E472CD" w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>false</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3495675D" w14:textId="4990E4D0" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="3495675D" w14:textId="4990E4D0" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A) The boys are packed </w:t>
+      </w:r>
+      <w:r w:rsidR="00636F1F" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ready to leave for boarding school the next day</w:t>
       </w:r>
-      <w:r w:rsidR="00B64605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AB3778" w14:textId="58B767E6" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="62AB3778" w14:textId="58B767E6" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B) Edmund </w:t>
+      </w:r>
+      <w:r w:rsidR="00636F1F" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">frightens </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Charles with a threatening note during the night</w:t>
       </w:r>
-      <w:r w:rsidR="00B64605">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7BEAE2" w14:textId="7B27A7B0" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="5D7BEAE2" w14:textId="7B27A7B0" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C) Charles decides to go for a swim in the pond</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EEB657" w14:textId="3B58F39D" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+    <w:p w14:paraId="75EEB657" w14:textId="3B58F39D" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D) Mrs Kingshaw comforts Edmund, who pretends to be upset</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C65450" w14:textId="77777777" w:rsidR="006101C7" w:rsidRPr="00DC0444" w:rsidRDefault="006101C7" w:rsidP="008C324A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="764A644A" w14:textId="77777777" w:rsidR="004E626F" w:rsidRDefault="004E626F" w:rsidP="003B400B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="004E626F" w:rsidSect="001306B0">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="0" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="310652DC" w14:textId="4CAB2582" w:rsidR="00A12AEB" w:rsidRPr="004079A0" w:rsidRDefault="00A12AEB" w:rsidP="00A12AEB">
+    <w:p w14:paraId="310652DC" w14:textId="4CAB2582" w:rsidR="00A12AEB" w:rsidRPr="00107666" w:rsidRDefault="00A12AEB" w:rsidP="00DA3A6B">
       <w:pPr>
         <w:pStyle w:val="SectionHead"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc188430080"/>
-      <w:r>
+      <w:bookmarkStart w:id="23" w:name="_Toc226554389"/>
+      <w:r w:rsidRPr="00107666">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Q</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="3BDBC623" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="006134E4" w:rsidRDefault="00407423" w:rsidP="00407423">
+        <w:t>Quiz answers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="3BDBC623" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006134E4">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.When Charles Kingshaw goes for a walk in the fields, shortly after his arrival, he is attacked by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0F58C4" w14:textId="3074E776" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C) </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5BFD" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> crow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F761ED" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34748F40" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="2D0F58C4" w14:textId="3074E776" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Which of the following statements is false?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ECDC5E" w14:textId="1BBFA60D" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B) Charles is happy that they are going to live at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Warings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4A7061CA" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49535070" w14:textId="1CA84FAE" w:rsidR="007F03B9" w:rsidRPr="00CE315A" w:rsidRDefault="007F03B9" w:rsidP="007F03B9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Which one of the following statements is true?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C41B873" w14:textId="77777777" w:rsidR="007F03B9" w:rsidRPr="00CE315A" w:rsidRDefault="007F03B9" w:rsidP="007F03B9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A) Mr Hooper wishes that he and Edmund could be closer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481784ED" w14:textId="77777777" w:rsidR="007F03B9" w:rsidRPr="00CE315A" w:rsidRDefault="007F03B9" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07DE0EB2" w14:textId="706D0054" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="007F03B9" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00407423" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Why does Edmund fall from the castle wall?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B65872B" w14:textId="3E05C091" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D) He is frightened of Charles</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2B27" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and panics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E4DFF9" w14:textId="77777777" w:rsidR="00962D95" w:rsidRPr="00CE315A" w:rsidRDefault="00962D95" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CA3734" w14:textId="31B4E19B" w:rsidR="00962D95" w:rsidRPr="00CE315A" w:rsidRDefault="00962D95" w:rsidP="00962D95">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. After Edmund’s fall, which of these is false?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB4A9D9" w14:textId="77777777" w:rsidR="00962D95" w:rsidRPr="00CE315A" w:rsidRDefault="00962D95" w:rsidP="00962D95">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B) Charles believes that Edmund is probably still alive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E223065" w14:textId="77777777" w:rsidR="00753712" w:rsidRPr="00CE315A" w:rsidRDefault="00753712" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="020371C6" w14:textId="406A45F2" w:rsidR="00753712" w:rsidRPr="00CE315A" w:rsidRDefault="00962D95" w:rsidP="00753712">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00753712" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. When Charles runs away early in the novel, which of the following is false?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59306403" w14:textId="77777777" w:rsidR="00753712" w:rsidRPr="00CE315A" w:rsidRDefault="00753712" w:rsidP="00753712">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D) Charles hopes that Edmund might drown when he leaves him by the pond</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C2CDE1" w14:textId="77777777" w:rsidR="00753712" w:rsidRPr="00CE315A" w:rsidRDefault="00753712" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F6B813" w14:textId="4B5EB39C" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00753712" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00407423" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Where does Charles </w:t>
+      </w:r>
+      <w:r w:rsidR="00407423" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="00407423" w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> feel afraid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B953C2C" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">C) </w:t>
       </w:r>
-      <w:r w:rsidR="004C5BFD">
-[...389 lines deleted...]
-    <w:p w14:paraId="7A197A57" w14:textId="77777777" w:rsidR="00407423" w:rsidRDefault="00407423" w:rsidP="00407423">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leydell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Castle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A197A57" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="47821CEA" w14:textId="4FA91EE9" w:rsidR="00753712" w:rsidRPr="00403F0D" w:rsidRDefault="00753712" w:rsidP="00753712">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47821CEA" w14:textId="4FA91EE9" w:rsidR="00753712" w:rsidRPr="00CE315A" w:rsidRDefault="00753712" w:rsidP="00753712">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="659C2010" w14:textId="087D34F5" w:rsidR="00753712" w:rsidRPr="00403F0D" w:rsidRDefault="00753712" w:rsidP="00753712">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8. Mrs Kingshaw tells Charles that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659C2010" w14:textId="77777777" w:rsidR="00753712" w:rsidRPr="00CE315A" w:rsidRDefault="00753712" w:rsidP="00753712">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="16B012A5" w14:textId="77777777" w:rsidR="00753712" w:rsidRDefault="00753712" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B) He will be joining Edmund’s school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B012A5" w14:textId="77777777" w:rsidR="00753712" w:rsidRPr="00CE315A" w:rsidRDefault="00753712" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DB6C2C9" w14:textId="16FC9C9D" w:rsidR="00753712" w:rsidRPr="00403F0D" w:rsidRDefault="00753712" w:rsidP="00753712">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB6C2C9" w14:textId="16FC9C9D" w:rsidR="00753712" w:rsidRPr="00CE315A" w:rsidRDefault="00753712" w:rsidP="00753712">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="675B9639" w14:textId="77777777" w:rsidR="00753712" w:rsidRPr="00403F0D" w:rsidRDefault="00753712" w:rsidP="00753712">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9. Which of the following statements about Fielding is true?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675B9639" w14:textId="77777777" w:rsidR="00753712" w:rsidRPr="00CE315A" w:rsidRDefault="00753712" w:rsidP="00753712">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="786CB709" w14:textId="77777777" w:rsidR="00753712" w:rsidRDefault="00753712" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A) Fielding behaves thoughtfully towards Charles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786CB709" w14:textId="77777777" w:rsidR="00753712" w:rsidRPr="00CE315A" w:rsidRDefault="00753712" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E774FF8" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="000B3E13" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E774FF8" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="1305A881" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00403F0D" w:rsidRDefault="00407423" w:rsidP="00407423">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10. At the end of the novel, which of the following is not true?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1305A881" w14:textId="77777777" w:rsidR="00407423" w:rsidRPr="00CE315A" w:rsidRDefault="00407423" w:rsidP="00407423">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Charles decides to go for a swim in the pond </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C) Charles decides to go for a swim in the pond </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF74E71" w14:textId="77777777" w:rsidR="00651868" w:rsidRDefault="00651868" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D32F995" w14:textId="77777777" w:rsidR="00C54591" w:rsidRDefault="00C54591" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="00C54591" w:rsidSect="001306B0">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="0" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72E1492C" w14:textId="51904CD2" w:rsidR="003C2F4C" w:rsidRDefault="003C2F4C" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47C10D60" w14:textId="77777777" w:rsidR="003C2F4C" w:rsidRDefault="003C2F4C" w:rsidP="004D2381">
       <w:pPr>
@@ -9892,357 +12955,339 @@
     <w:p w14:paraId="7DD38EFF" w14:textId="77777777" w:rsidR="00C54591" w:rsidRDefault="00C54591" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3821C93E" w14:textId="77777777" w:rsidR="00C54591" w:rsidRDefault="00C54591" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79437EE0" w14:textId="77777777" w:rsidR="004E0D23" w:rsidRDefault="004E0D23" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D6751BC" w14:textId="77777777" w:rsidR="004E0D23" w:rsidRDefault="004E0D23" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55491D51" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="406683E3" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
+    <w:p w14:paraId="526ABA41" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C80806B" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
+    <w:p w14:paraId="13BB7A3D" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="526ABA41" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
+    <w:p w14:paraId="1E3D38A3" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13BB7A3D" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
+    <w:p w14:paraId="3294FEB9" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E3D38A3" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
+    <w:p w14:paraId="34B56ED6" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3294FEB9" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
+    <w:p w14:paraId="367EA56D" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34B56ED6" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
+    <w:p w14:paraId="6FB76499" w14:textId="77777777" w:rsidR="004E0D23" w:rsidRDefault="004E0D23" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="367EA56D" w14:textId="77777777" w:rsidR="00783A77" w:rsidRDefault="00783A77" w:rsidP="004D2381">
+    <w:p w14:paraId="699B3079" w14:textId="77777777" w:rsidR="004E0D23" w:rsidRDefault="004E0D23" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FB76499" w14:textId="77777777" w:rsidR="004E0D23" w:rsidRDefault="004E0D23" w:rsidP="004D2381">
+    <w:p w14:paraId="21A743B3" w14:textId="77777777" w:rsidR="0095207E" w:rsidRDefault="0095207E" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="699B3079" w14:textId="77777777" w:rsidR="004E0D23" w:rsidRDefault="004E0D23" w:rsidP="004D2381">
+    <w:p w14:paraId="11D5B1E8" w14:textId="77777777" w:rsidR="00816B42" w:rsidRDefault="00816B42" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21A743B3" w14:textId="77777777" w:rsidR="0095207E" w:rsidRDefault="0095207E" w:rsidP="004D2381">
+    <w:p w14:paraId="1376E4EA" w14:textId="77777777" w:rsidR="004E0D23" w:rsidRDefault="004E0D23" w:rsidP="004D2381">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11D5B1E8" w14:textId="77777777" w:rsidR="00816B42" w:rsidRDefault="00816B42" w:rsidP="004D2381">
+    <w:p w14:paraId="5DBA9EFF" w14:textId="56A7F89D" w:rsidR="00783A77" w:rsidRPr="00DA3A6B" w:rsidRDefault="00783A77" w:rsidP="00783A77">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-      </w:pPr>
-[...35 lines deleted...]
-          <w:szCs w:val="19"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cambridge International Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>The Triangle Building, Shaftsbury Road, Cambridge, CB2 8EA, United Kingdom</w:t>
       </w:r>
-      <w:r w:rsidRPr="003141A7">
-[...3 lines deleted...]
-          <w:szCs w:val="19"/>
+      <w:r w:rsidRPr="00DA3A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>t: +44 1223 553554    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B728D1A" w14:textId="77777777" w:rsidR="00783A77" w:rsidRPr="003141A7" w:rsidRDefault="00783A77" w:rsidP="00783A77">
+    <w:p w14:paraId="5B728D1A" w14:textId="77777777" w:rsidR="00783A77" w:rsidRPr="00DA3A6B" w:rsidRDefault="00783A77" w:rsidP="00783A77">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
-          <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Open Sans Light"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="19"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003141A7">
-[...3 lines deleted...]
-          <w:szCs w:val="19"/>
+      <w:r w:rsidRPr="00DA3A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>e:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003141A7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Open Sans Light"/>
+      <w:r w:rsidRPr="00DA3A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="19"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidRPr="003141A7">
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidRPr="00DA3A6B">
           <w:rPr>
             <w:rStyle w:val="CIELink"/>
-            <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Open Sans Light"/>
-[...1 lines deleted...]
-            <w:szCs w:val="19"/>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>info@cambridgeinternational.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003141A7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Open Sans Light"/>
+      <w:r w:rsidRPr="00DA3A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="19"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="003141A7">
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidRPr="00DA3A6B">
           <w:rPr>
             <w:rStyle w:val="CIELink"/>
-            <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Open Sans Light"/>
-[...1 lines deleted...]
-            <w:szCs w:val="19"/>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>www.cambridgeinternational.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="549C10EF" w14:textId="77777777" w:rsidR="00783A77" w:rsidRPr="003141A7" w:rsidRDefault="00783A77" w:rsidP="00783A77">
+    <w:p w14:paraId="549C10EF" w14:textId="77777777" w:rsidR="00783A77" w:rsidRPr="00DA3A6B" w:rsidRDefault="00783A77" w:rsidP="00783A77">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
-          <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Open Sans Light"/>
-[...1 lines deleted...]
-          <w:szCs w:val="19"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02428FA6" w14:textId="7EEAFBA1" w:rsidR="00783A77" w:rsidRPr="0095207E" w:rsidRDefault="00783A77" w:rsidP="00783A77">
-[...36 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId39"/>
+    <w:p w14:paraId="02428FA6" w14:textId="71CE14BE" w:rsidR="00783A77" w:rsidRPr="00DA3A6B" w:rsidRDefault="00783A77" w:rsidP="00783A77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>© Cambridge University Press &amp; Assessment 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64605" w:rsidRPr="00DA3A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v1</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00783A77" w:rsidRPr="00DA3A6B" w:rsidSect="001306B0">
+      <w:headerReference w:type="even" r:id="rId54"/>
+      <w:headerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="even" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="0" w:left="1134" w:header="709" w:footer="326" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1032D8B9" w14:textId="77777777" w:rsidR="00946341" w:rsidRDefault="00946341" w:rsidP="00D35A29">
+    <w:p w14:paraId="4F4B43CA" w14:textId="77777777" w:rsidR="004E2ADC" w:rsidRDefault="004E2ADC" w:rsidP="00D35A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62DFF822" w14:textId="77777777" w:rsidR="00946341" w:rsidRDefault="00946341" w:rsidP="00D35A29">
+    <w:p w14:paraId="3357D2CE" w14:textId="77777777" w:rsidR="004E2ADC" w:rsidRDefault="004E2ADC" w:rsidP="00D35A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1EECA62C" w14:textId="77777777" w:rsidR="00946341" w:rsidRDefault="00946341">
+    <w:p w14:paraId="4C02F0C2" w14:textId="77777777" w:rsidR="004E2ADC" w:rsidRDefault="004E2ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calisto MT">
     <w:panose1 w:val="02040603050505030304"/>
@@ -10254,73 +13299,174 @@
   <w:font w:name="Univers LT Std 45 Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bliss Pro Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Light">
     <w:altName w:val="Open Sans Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bliss Pro Light">
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Value serif">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Bliss Pro Medium">
+  <w:font w:name="Bliss Pro Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E2267B4" w14:textId="77777777" w:rsidR="00DA28FD" w:rsidRDefault="00DA28FD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F96C5C3" w14:textId="2201A6E2" w:rsidR="00314472" w:rsidRPr="00E71682" w:rsidRDefault="00314472" w:rsidP="00E71682">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E71682">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E71682">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E71682">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00EF7B15" w:rsidRPr="00E71682">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>23</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E71682">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34C07F91" w14:textId="3EC071F8" w:rsidR="00314472" w:rsidRPr="00094D25" w:rsidRDefault="00314472" w:rsidP="00094D25">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B5CC466" w14:textId="40E74D9A" w:rsidR="00314472" w:rsidRPr="00BD4595" w:rsidRDefault="00314472" w:rsidP="00BD4595">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3108BD3E" w14:textId="77777777" w:rsidR="00DA28FD" w:rsidRDefault="00DA28FD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49F6FB03" w14:textId="1BED8154" w:rsidR="00314472" w:rsidRPr="00BC1A42" w:rsidRDefault="00314472" w:rsidP="00F207FB">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2241"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BC1A42">
       <w:rPr>
         <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F837BA3" wp14:editId="1D334C15">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>4824730</wp:posOffset>
           </wp:positionH>
@@ -10356,62 +13502,52 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1292400" cy="450000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23D16888" w14:textId="78A55DDB" w:rsidR="00314472" w:rsidRPr="00566ABE" w:rsidRDefault="00314472" w:rsidP="00A13A04">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:ind w:right="-567"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00566ABE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00566ABE">
       <w:rPr>
@@ -10429,78 +13565,78 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EF7B15">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00566ABE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1483847298"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3CFDA3D0" w14:textId="6EE2ECFF" w:rsidR="00912DC0" w:rsidRDefault="00000000">
+      <w:p w14:paraId="3CFDA3D0" w14:textId="6EE2ECFF" w:rsidR="00912DC0" w:rsidRDefault="00D302EC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39DE620D" w14:textId="384E53BD" w:rsidR="00314472" w:rsidRPr="004A263D" w:rsidRDefault="00314472" w:rsidP="004C497B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004A263D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004A263D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
@@ -10516,572 +13652,505 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EF7B15">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="004A263D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="01B423AA" w14:textId="77777777" w:rsidR="004C497B" w:rsidRPr="00566ABE" w:rsidRDefault="004C497B" w:rsidP="004C497B">
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01B423AA" w14:textId="77777777" w:rsidR="004C497B" w:rsidRPr="00E71682" w:rsidRDefault="004C497B" w:rsidP="00E71682">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00566ABE">
+    <w:r w:rsidRPr="00E71682">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00566ABE">
+    <w:r w:rsidRPr="00E71682">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00566ABE">
+    <w:r w:rsidRPr="00E71682">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E71682">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00566ABE">
+    <w:r w:rsidRPr="00E71682">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+      </w:rPr>
       <w:id w:val="173081683"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="1D5C0971" w14:textId="77777777" w:rsidR="00912DC0" w:rsidRDefault="00912DC0">
+      <w:p w14:paraId="1D5C0971" w14:textId="77777777" w:rsidR="00912DC0" w:rsidRPr="00E71682" w:rsidRDefault="00912DC0" w:rsidP="00305DB1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00E71682">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00E71682">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00E71682">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00E71682">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00E71682">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0B844A97" w14:textId="219E7285" w:rsidR="00314472" w:rsidRPr="003A2DA9" w:rsidRDefault="00314472" w:rsidP="00A13A04">
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B844A97" w14:textId="219E7285" w:rsidR="00314472" w:rsidRPr="00E71682" w:rsidRDefault="00314472" w:rsidP="00E71682">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:ind w:right="-567"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003A2DA9">
+    <w:r w:rsidRPr="00E71682">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="003A2DA9">
+    <w:r w:rsidRPr="00E71682">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="003A2DA9">
+    <w:r w:rsidRPr="00E71682">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EF7B15">
+    <w:r w:rsidR="00EF7B15" w:rsidRPr="00E71682">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
-    <w:r w:rsidRPr="003A2DA9">
+    <w:r w:rsidRPr="00E71682">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-[...70 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B0E235F" w14:textId="77777777" w:rsidR="00946341" w:rsidRDefault="00946341" w:rsidP="00D35A29">
+    <w:p w14:paraId="748D9811" w14:textId="77777777" w:rsidR="004E2ADC" w:rsidRDefault="004E2ADC" w:rsidP="00D35A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30DE6D22" w14:textId="77777777" w:rsidR="00946341" w:rsidRDefault="00946341" w:rsidP="00D35A29">
+    <w:p w14:paraId="318EDEC4" w14:textId="77777777" w:rsidR="004E2ADC" w:rsidRDefault="004E2ADC" w:rsidP="00D35A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7EED1326" w14:textId="77777777" w:rsidR="00946341" w:rsidRDefault="00946341">
+    <w:p w14:paraId="3EC5EA85" w14:textId="77777777" w:rsidR="004E2ADC" w:rsidRDefault="004E2ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A7F4E25" w14:textId="77777777" w:rsidR="00DA28FD" w:rsidRDefault="00DA28FD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="185CFCEF" w14:textId="426010E6" w:rsidR="00314472" w:rsidRPr="00BD4595" w:rsidRDefault="00314472" w:rsidP="00BD4595">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BCBEE0A" w14:textId="77777777" w:rsidR="00314472" w:rsidRDefault="00314472">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3977E341" w14:textId="77777777" w:rsidR="00314472" w:rsidRDefault="00314472">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31D4DB1B" w14:textId="77777777" w:rsidR="00DA28FD" w:rsidRDefault="00DA28FD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45A55D43" w14:textId="77777777" w:rsidR="00314472" w:rsidRDefault="00314472">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="296693CD" w14:textId="7C3281E6" w:rsidR="00314472" w:rsidRPr="002372EA" w:rsidRDefault="00314472" w:rsidP="0014334C">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="296693CD" w14:textId="7C3281E6" w:rsidR="00314472" w:rsidRPr="00E71682" w:rsidRDefault="00314472" w:rsidP="0014334C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E71682">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-      <w:t xml:space="preserve">Teaching </w:t>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Teaching Pack: </w:t>
     </w:r>
-    <w:r w:rsidRPr="004A263D">
-[...15 lines deleted...]
-    <w:r w:rsidR="00A20BD9">
+    <w:r w:rsidR="00A20BD9" w:rsidRPr="00E71682">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="20"/>
-[...103 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>I’m the King of the Castle</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="515AEB3A" w14:textId="65A3BD86" w:rsidR="00ED0987" w:rsidRPr="00812762" w:rsidRDefault="00ED0987" w:rsidP="00ED0987">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A780505" w14:textId="42C54C45" w:rsidR="004C497B" w:rsidRPr="00DA28FD" w:rsidRDefault="004C497B" w:rsidP="004C497B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00ED0987">
+    <w:r w:rsidRPr="00DA28FD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-      <w:t>Teaching Pack:</w:t>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Teaching Pack: </w:t>
     </w:r>
-    <w:r w:rsidRPr="00812762">
+    <w:r w:rsidR="00DA28FD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>I’m the King of the Castle</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="601F28B5" w14:textId="298C607D" w:rsidR="00EC6837" w:rsidRPr="00305DB1" w:rsidRDefault="00EC6837" w:rsidP="00EC6837">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00305DB1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Teaching Pack: </w:t>
+    </w:r>
+    <w:r w:rsidR="00A20BD9" w:rsidRPr="00305DB1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>I’m the King of the Castle</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="515AEB3A" w14:textId="65A3BD86" w:rsidR="00ED0987" w:rsidRPr="00305DB1" w:rsidRDefault="00ED0987" w:rsidP="00ED0987">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00305DB1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Teaching Pack:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00305DB1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00A20BD9" w:rsidRPr="00305DB1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>I’m the King of the Castle</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29710F47" w14:textId="675F8E1B" w:rsidR="00314472" w:rsidRPr="00094D25" w:rsidRDefault="00314472" w:rsidP="00094D25">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="101A6823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C50EE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12256,62 +15325,62 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FFB7A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7AE29AB6"/>
-    <w:lvl w:ilvl="0" w:tplc="3BBE4984">
+    <w:tmpl w:val="D1F05B58"/>
+    <w:lvl w:ilvl="0" w:tplc="9882625A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="EA5B0C"/>
+        <w:color w:val="D74120"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -14853,63 +17922,63 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78291AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="80E08CA4"/>
-    <w:lvl w:ilvl="0" w:tplc="E64A36B0">
+    <w:tmpl w:val="32DC6EF0"/>
+    <w:lvl w:ilvl="0" w:tplc="6D62E666">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletedlist"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="EA5B0C"/>
+        <w:color w:val="D74120"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -15494,51 +18563,51 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="387657005">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="811680141">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="942763168">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1821844042">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="809633039">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1321740103">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -15557,126 +18626,130 @@
     <w:rsid w:val="000072E3"/>
     <w:rsid w:val="00007C4B"/>
     <w:rsid w:val="0001178A"/>
     <w:rsid w:val="000120F7"/>
     <w:rsid w:val="000122D8"/>
     <w:rsid w:val="00013290"/>
     <w:rsid w:val="00013D12"/>
     <w:rsid w:val="00013F5F"/>
     <w:rsid w:val="000141ED"/>
     <w:rsid w:val="00021377"/>
     <w:rsid w:val="00023103"/>
     <w:rsid w:val="00023753"/>
     <w:rsid w:val="00023D3B"/>
     <w:rsid w:val="0002417D"/>
     <w:rsid w:val="00024EE6"/>
     <w:rsid w:val="00025AC9"/>
     <w:rsid w:val="000278BA"/>
     <w:rsid w:val="000313EA"/>
     <w:rsid w:val="00032B5D"/>
     <w:rsid w:val="00037793"/>
     <w:rsid w:val="000404D8"/>
     <w:rsid w:val="000405FE"/>
     <w:rsid w:val="000410AA"/>
     <w:rsid w:val="00042BD5"/>
     <w:rsid w:val="00042E10"/>
+    <w:rsid w:val="00042F45"/>
     <w:rsid w:val="000432E0"/>
     <w:rsid w:val="00047AFF"/>
     <w:rsid w:val="000519E6"/>
     <w:rsid w:val="00051BBA"/>
     <w:rsid w:val="00052265"/>
     <w:rsid w:val="000524F5"/>
     <w:rsid w:val="00054524"/>
     <w:rsid w:val="00055200"/>
     <w:rsid w:val="000565E0"/>
     <w:rsid w:val="00056AB9"/>
     <w:rsid w:val="0005746D"/>
     <w:rsid w:val="000607F5"/>
     <w:rsid w:val="0006200E"/>
     <w:rsid w:val="000631BD"/>
     <w:rsid w:val="000647A3"/>
     <w:rsid w:val="000655BE"/>
     <w:rsid w:val="00066F9E"/>
-    <w:rsid w:val="0006719B"/>
     <w:rsid w:val="0006733F"/>
     <w:rsid w:val="00067B71"/>
+    <w:rsid w:val="000711FF"/>
     <w:rsid w:val="00073611"/>
     <w:rsid w:val="00074BC2"/>
     <w:rsid w:val="00075659"/>
     <w:rsid w:val="00075C18"/>
     <w:rsid w:val="000768F5"/>
     <w:rsid w:val="00076F9F"/>
     <w:rsid w:val="00077312"/>
     <w:rsid w:val="00077614"/>
     <w:rsid w:val="00080D5F"/>
+    <w:rsid w:val="000828C1"/>
     <w:rsid w:val="0008513C"/>
     <w:rsid w:val="00086AAF"/>
     <w:rsid w:val="00086CD2"/>
     <w:rsid w:val="000877E4"/>
     <w:rsid w:val="00087D3E"/>
     <w:rsid w:val="00090F63"/>
     <w:rsid w:val="000911B2"/>
     <w:rsid w:val="00094166"/>
     <w:rsid w:val="00094D25"/>
     <w:rsid w:val="00094EB9"/>
     <w:rsid w:val="00097A58"/>
     <w:rsid w:val="000A1205"/>
     <w:rsid w:val="000A23E4"/>
     <w:rsid w:val="000A5447"/>
     <w:rsid w:val="000B0325"/>
     <w:rsid w:val="000B0B6B"/>
     <w:rsid w:val="000B28F3"/>
     <w:rsid w:val="000B2F23"/>
     <w:rsid w:val="000B3D0B"/>
     <w:rsid w:val="000B4235"/>
     <w:rsid w:val="000B58A1"/>
     <w:rsid w:val="000B60B2"/>
     <w:rsid w:val="000C1F7F"/>
     <w:rsid w:val="000C22E9"/>
     <w:rsid w:val="000C2B27"/>
     <w:rsid w:val="000C3286"/>
+    <w:rsid w:val="000C5FE1"/>
     <w:rsid w:val="000C6EB8"/>
     <w:rsid w:val="000D0034"/>
     <w:rsid w:val="000D138C"/>
     <w:rsid w:val="000D1822"/>
     <w:rsid w:val="000D4CED"/>
     <w:rsid w:val="000D4E19"/>
     <w:rsid w:val="000D4F60"/>
     <w:rsid w:val="000D613A"/>
     <w:rsid w:val="000D6C4B"/>
     <w:rsid w:val="000E1EFF"/>
     <w:rsid w:val="000E3D7D"/>
     <w:rsid w:val="000E4213"/>
     <w:rsid w:val="000E58AB"/>
     <w:rsid w:val="000E7879"/>
     <w:rsid w:val="000F22F3"/>
     <w:rsid w:val="000F5D41"/>
     <w:rsid w:val="000F7EFA"/>
     <w:rsid w:val="00100513"/>
     <w:rsid w:val="00100AB5"/>
     <w:rsid w:val="0010462F"/>
     <w:rsid w:val="00106336"/>
+    <w:rsid w:val="00107666"/>
     <w:rsid w:val="00107A6C"/>
     <w:rsid w:val="0011057E"/>
     <w:rsid w:val="001118FA"/>
     <w:rsid w:val="00111C0E"/>
     <w:rsid w:val="001121C0"/>
     <w:rsid w:val="0011253F"/>
     <w:rsid w:val="00112C80"/>
     <w:rsid w:val="00113B26"/>
     <w:rsid w:val="00115551"/>
     <w:rsid w:val="00115894"/>
     <w:rsid w:val="001158F5"/>
     <w:rsid w:val="00116604"/>
     <w:rsid w:val="00116951"/>
     <w:rsid w:val="0011719E"/>
     <w:rsid w:val="001202B6"/>
     <w:rsid w:val="0012037B"/>
     <w:rsid w:val="00121A70"/>
     <w:rsid w:val="001223EC"/>
     <w:rsid w:val="00124E2B"/>
     <w:rsid w:val="00126AB8"/>
     <w:rsid w:val="00127725"/>
     <w:rsid w:val="001306B0"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="00130DBD"/>
     <w:rsid w:val="0013603C"/>
@@ -15703,96 +18776,99 @@
     <w:rsid w:val="00163BCA"/>
     <w:rsid w:val="00164397"/>
     <w:rsid w:val="00164B14"/>
     <w:rsid w:val="00164FF2"/>
     <w:rsid w:val="00165849"/>
     <w:rsid w:val="00165FCB"/>
     <w:rsid w:val="0016612E"/>
     <w:rsid w:val="001665F8"/>
     <w:rsid w:val="001676EE"/>
     <w:rsid w:val="0017176E"/>
     <w:rsid w:val="0017268B"/>
     <w:rsid w:val="00173C58"/>
     <w:rsid w:val="001749AD"/>
     <w:rsid w:val="00175822"/>
     <w:rsid w:val="0017663A"/>
     <w:rsid w:val="00180D4B"/>
     <w:rsid w:val="001815B7"/>
     <w:rsid w:val="00181995"/>
     <w:rsid w:val="00181B4E"/>
     <w:rsid w:val="00181CAD"/>
     <w:rsid w:val="0018283D"/>
     <w:rsid w:val="00182C89"/>
     <w:rsid w:val="001834A5"/>
     <w:rsid w:val="001840CD"/>
     <w:rsid w:val="00185CB6"/>
+    <w:rsid w:val="00185E17"/>
     <w:rsid w:val="0018776D"/>
     <w:rsid w:val="00187CA2"/>
     <w:rsid w:val="00190B6A"/>
     <w:rsid w:val="001952F4"/>
     <w:rsid w:val="0019645D"/>
     <w:rsid w:val="001975E1"/>
     <w:rsid w:val="001A1899"/>
     <w:rsid w:val="001A3330"/>
     <w:rsid w:val="001A424F"/>
     <w:rsid w:val="001A4AB2"/>
     <w:rsid w:val="001A5145"/>
     <w:rsid w:val="001A62A4"/>
     <w:rsid w:val="001A659C"/>
     <w:rsid w:val="001A6C67"/>
     <w:rsid w:val="001B0130"/>
     <w:rsid w:val="001B11D5"/>
     <w:rsid w:val="001B1316"/>
     <w:rsid w:val="001B22C7"/>
     <w:rsid w:val="001B307B"/>
     <w:rsid w:val="001B34FD"/>
     <w:rsid w:val="001B3877"/>
     <w:rsid w:val="001B429F"/>
     <w:rsid w:val="001B52D0"/>
+    <w:rsid w:val="001B5943"/>
     <w:rsid w:val="001B5A93"/>
     <w:rsid w:val="001B6DD1"/>
     <w:rsid w:val="001B7E0E"/>
     <w:rsid w:val="001C09AD"/>
     <w:rsid w:val="001C0BE1"/>
     <w:rsid w:val="001C11A9"/>
     <w:rsid w:val="001C220A"/>
     <w:rsid w:val="001C2633"/>
     <w:rsid w:val="001C298F"/>
     <w:rsid w:val="001C2BC3"/>
     <w:rsid w:val="001C3625"/>
     <w:rsid w:val="001C44E7"/>
     <w:rsid w:val="001C551B"/>
     <w:rsid w:val="001C5F75"/>
     <w:rsid w:val="001C6827"/>
     <w:rsid w:val="001C6A22"/>
     <w:rsid w:val="001D0E23"/>
     <w:rsid w:val="001D1223"/>
     <w:rsid w:val="001D2418"/>
     <w:rsid w:val="001D306B"/>
     <w:rsid w:val="001D3AE8"/>
     <w:rsid w:val="001D43B8"/>
     <w:rsid w:val="001D655B"/>
+    <w:rsid w:val="001D7411"/>
     <w:rsid w:val="001D7A67"/>
     <w:rsid w:val="001E03A1"/>
     <w:rsid w:val="001E0A6F"/>
     <w:rsid w:val="001E1551"/>
     <w:rsid w:val="001E3DDD"/>
     <w:rsid w:val="001F01E3"/>
     <w:rsid w:val="001F082D"/>
     <w:rsid w:val="001F2CDD"/>
     <w:rsid w:val="001F3F5E"/>
     <w:rsid w:val="001F6093"/>
     <w:rsid w:val="0020160B"/>
     <w:rsid w:val="002038DF"/>
     <w:rsid w:val="00203A34"/>
     <w:rsid w:val="00203EEC"/>
     <w:rsid w:val="00204CDA"/>
     <w:rsid w:val="002052E2"/>
     <w:rsid w:val="00207129"/>
     <w:rsid w:val="00207DFF"/>
     <w:rsid w:val="00210648"/>
     <w:rsid w:val="002145A4"/>
     <w:rsid w:val="00216B35"/>
     <w:rsid w:val="00216D59"/>
     <w:rsid w:val="00217C71"/>
     <w:rsid w:val="002200F5"/>
     <w:rsid w:val="00220D57"/>
@@ -15818,50 +18894,51 @@
     <w:rsid w:val="00237BDD"/>
     <w:rsid w:val="00241CC9"/>
     <w:rsid w:val="00242BC6"/>
     <w:rsid w:val="002434B7"/>
     <w:rsid w:val="00246AFA"/>
     <w:rsid w:val="00247685"/>
     <w:rsid w:val="002539E5"/>
     <w:rsid w:val="00253B83"/>
     <w:rsid w:val="0025411D"/>
     <w:rsid w:val="00255953"/>
     <w:rsid w:val="00256200"/>
     <w:rsid w:val="00257E05"/>
     <w:rsid w:val="00263931"/>
     <w:rsid w:val="00263EF6"/>
     <w:rsid w:val="00265A8D"/>
     <w:rsid w:val="00266E00"/>
     <w:rsid w:val="00266E52"/>
     <w:rsid w:val="00267693"/>
     <w:rsid w:val="002719F6"/>
     <w:rsid w:val="00271B6B"/>
     <w:rsid w:val="0027242A"/>
     <w:rsid w:val="002724EA"/>
     <w:rsid w:val="00276109"/>
     <w:rsid w:val="002761F2"/>
     <w:rsid w:val="00276A12"/>
+    <w:rsid w:val="00277479"/>
     <w:rsid w:val="0028169B"/>
     <w:rsid w:val="0028212F"/>
     <w:rsid w:val="002826A5"/>
     <w:rsid w:val="00282C1C"/>
     <w:rsid w:val="002835E7"/>
     <w:rsid w:val="0028380B"/>
     <w:rsid w:val="00283813"/>
     <w:rsid w:val="00285830"/>
     <w:rsid w:val="00286CDB"/>
     <w:rsid w:val="00287C86"/>
     <w:rsid w:val="00291F45"/>
     <w:rsid w:val="0029292E"/>
     <w:rsid w:val="00292F9C"/>
     <w:rsid w:val="0029331B"/>
     <w:rsid w:val="00294980"/>
     <w:rsid w:val="00295B99"/>
     <w:rsid w:val="00295CBC"/>
     <w:rsid w:val="00296530"/>
     <w:rsid w:val="002966B2"/>
     <w:rsid w:val="00296C4B"/>
     <w:rsid w:val="002A01D4"/>
     <w:rsid w:val="002A4076"/>
     <w:rsid w:val="002A5472"/>
     <w:rsid w:val="002A6A97"/>
     <w:rsid w:val="002A7158"/>
@@ -15871,75 +18948,78 @@
     <w:rsid w:val="002B2D97"/>
     <w:rsid w:val="002B3A52"/>
     <w:rsid w:val="002B3E04"/>
     <w:rsid w:val="002B5091"/>
     <w:rsid w:val="002B515E"/>
     <w:rsid w:val="002B6259"/>
     <w:rsid w:val="002B73A5"/>
     <w:rsid w:val="002B7923"/>
     <w:rsid w:val="002C0A87"/>
     <w:rsid w:val="002C15B2"/>
     <w:rsid w:val="002C17C7"/>
     <w:rsid w:val="002C20F7"/>
     <w:rsid w:val="002C2D9C"/>
     <w:rsid w:val="002C3B9F"/>
     <w:rsid w:val="002C4019"/>
     <w:rsid w:val="002C5862"/>
     <w:rsid w:val="002D00BF"/>
     <w:rsid w:val="002D231D"/>
     <w:rsid w:val="002D425C"/>
     <w:rsid w:val="002D44F9"/>
     <w:rsid w:val="002D5562"/>
     <w:rsid w:val="002D5D1A"/>
     <w:rsid w:val="002D78F3"/>
     <w:rsid w:val="002E13FB"/>
     <w:rsid w:val="002E3CD2"/>
+    <w:rsid w:val="002E4AC4"/>
     <w:rsid w:val="002E61CB"/>
     <w:rsid w:val="002E778D"/>
     <w:rsid w:val="002F0CF0"/>
     <w:rsid w:val="002F1166"/>
     <w:rsid w:val="002F2815"/>
     <w:rsid w:val="002F3130"/>
     <w:rsid w:val="002F5232"/>
     <w:rsid w:val="002F57A4"/>
     <w:rsid w:val="002F5F80"/>
     <w:rsid w:val="002F604C"/>
     <w:rsid w:val="002F693D"/>
     <w:rsid w:val="002F7047"/>
     <w:rsid w:val="0030156D"/>
     <w:rsid w:val="0030222D"/>
     <w:rsid w:val="00302BDA"/>
     <w:rsid w:val="00304E46"/>
     <w:rsid w:val="00305ABD"/>
+    <w:rsid w:val="00305DB1"/>
     <w:rsid w:val="00306A79"/>
     <w:rsid w:val="00306FB7"/>
     <w:rsid w:val="00307F4E"/>
     <w:rsid w:val="00310102"/>
     <w:rsid w:val="00311FB2"/>
     <w:rsid w:val="00314472"/>
     <w:rsid w:val="0031525D"/>
     <w:rsid w:val="003152BC"/>
+    <w:rsid w:val="003170BB"/>
     <w:rsid w:val="0031716E"/>
     <w:rsid w:val="0031794B"/>
     <w:rsid w:val="00320452"/>
     <w:rsid w:val="00322F45"/>
     <w:rsid w:val="00323B62"/>
     <w:rsid w:val="003244B0"/>
     <w:rsid w:val="003244F5"/>
     <w:rsid w:val="00324FE2"/>
     <w:rsid w:val="00327C0C"/>
     <w:rsid w:val="00331783"/>
     <w:rsid w:val="00331A92"/>
     <w:rsid w:val="0033277E"/>
     <w:rsid w:val="00332D1C"/>
     <w:rsid w:val="00333A06"/>
     <w:rsid w:val="00334165"/>
     <w:rsid w:val="003363EA"/>
     <w:rsid w:val="003373F9"/>
     <w:rsid w:val="003401BA"/>
     <w:rsid w:val="003406CE"/>
     <w:rsid w:val="00340D9E"/>
     <w:rsid w:val="003411BC"/>
     <w:rsid w:val="00341864"/>
     <w:rsid w:val="00341DBE"/>
     <w:rsid w:val="003431EE"/>
     <w:rsid w:val="0034560E"/>
@@ -15962,71 +19042,71 @@
     <w:rsid w:val="00361D45"/>
     <w:rsid w:val="00362719"/>
     <w:rsid w:val="00363EE5"/>
     <w:rsid w:val="00364E8F"/>
     <w:rsid w:val="00365503"/>
     <w:rsid w:val="00366715"/>
     <w:rsid w:val="00366A68"/>
     <w:rsid w:val="003677D4"/>
     <w:rsid w:val="0036786F"/>
     <w:rsid w:val="00370689"/>
     <w:rsid w:val="00372C79"/>
     <w:rsid w:val="00373234"/>
     <w:rsid w:val="00374F02"/>
     <w:rsid w:val="003754DB"/>
     <w:rsid w:val="00375E03"/>
     <w:rsid w:val="00381B0D"/>
     <w:rsid w:val="00382D6D"/>
     <w:rsid w:val="003834F5"/>
     <w:rsid w:val="00384162"/>
     <w:rsid w:val="00386117"/>
     <w:rsid w:val="00386254"/>
     <w:rsid w:val="003862B3"/>
     <w:rsid w:val="00386B7D"/>
     <w:rsid w:val="00387416"/>
     <w:rsid w:val="003874CA"/>
-    <w:rsid w:val="00387FC4"/>
     <w:rsid w:val="00391F81"/>
     <w:rsid w:val="0039245E"/>
     <w:rsid w:val="00392EA5"/>
     <w:rsid w:val="00395049"/>
     <w:rsid w:val="0039509C"/>
     <w:rsid w:val="00395AF6"/>
     <w:rsid w:val="00396258"/>
     <w:rsid w:val="003A0E15"/>
     <w:rsid w:val="003A1A3F"/>
     <w:rsid w:val="003A1ED5"/>
     <w:rsid w:val="003A2DA9"/>
     <w:rsid w:val="003A3281"/>
     <w:rsid w:val="003A4A8F"/>
     <w:rsid w:val="003A77CB"/>
     <w:rsid w:val="003B06BA"/>
     <w:rsid w:val="003B33DE"/>
     <w:rsid w:val="003B400B"/>
     <w:rsid w:val="003B51E1"/>
     <w:rsid w:val="003B5F16"/>
     <w:rsid w:val="003B625D"/>
+    <w:rsid w:val="003B69BB"/>
     <w:rsid w:val="003B701A"/>
     <w:rsid w:val="003B76C3"/>
     <w:rsid w:val="003C2F4C"/>
     <w:rsid w:val="003C579E"/>
     <w:rsid w:val="003C662D"/>
     <w:rsid w:val="003C7143"/>
     <w:rsid w:val="003C71F3"/>
     <w:rsid w:val="003D25A0"/>
     <w:rsid w:val="003D2F4B"/>
     <w:rsid w:val="003D2FDF"/>
     <w:rsid w:val="003D4AED"/>
     <w:rsid w:val="003D4E14"/>
     <w:rsid w:val="003D7DBB"/>
     <w:rsid w:val="003E12AE"/>
     <w:rsid w:val="003E26C4"/>
     <w:rsid w:val="003E2EB9"/>
     <w:rsid w:val="003E44BF"/>
     <w:rsid w:val="003E45A2"/>
     <w:rsid w:val="003F0DE1"/>
     <w:rsid w:val="003F17F6"/>
     <w:rsid w:val="003F1FFD"/>
     <w:rsid w:val="003F26AF"/>
     <w:rsid w:val="003F3970"/>
     <w:rsid w:val="003F4038"/>
     <w:rsid w:val="003F54C8"/>
@@ -16062,50 +19142,51 @@
     <w:rsid w:val="00435318"/>
     <w:rsid w:val="00436491"/>
     <w:rsid w:val="004378D1"/>
     <w:rsid w:val="00440789"/>
     <w:rsid w:val="00440866"/>
     <w:rsid w:val="0044156C"/>
     <w:rsid w:val="004421BF"/>
     <w:rsid w:val="00443165"/>
     <w:rsid w:val="004444BC"/>
     <w:rsid w:val="0044585E"/>
     <w:rsid w:val="00446D99"/>
     <w:rsid w:val="00446E1A"/>
     <w:rsid w:val="00446E93"/>
     <w:rsid w:val="004506F2"/>
     <w:rsid w:val="00450B9F"/>
     <w:rsid w:val="00450DB9"/>
     <w:rsid w:val="00450E7D"/>
     <w:rsid w:val="00450EC3"/>
     <w:rsid w:val="00451875"/>
     <w:rsid w:val="0045527E"/>
     <w:rsid w:val="00455C4F"/>
     <w:rsid w:val="00456030"/>
     <w:rsid w:val="00456355"/>
     <w:rsid w:val="004565D7"/>
     <w:rsid w:val="0045675F"/>
+    <w:rsid w:val="004571B2"/>
     <w:rsid w:val="00457A32"/>
     <w:rsid w:val="00462470"/>
     <w:rsid w:val="00464916"/>
     <w:rsid w:val="004652A9"/>
     <w:rsid w:val="00465CE8"/>
     <w:rsid w:val="00466151"/>
     <w:rsid w:val="004713C4"/>
     <w:rsid w:val="00471823"/>
     <w:rsid w:val="00474608"/>
     <w:rsid w:val="004767F0"/>
     <w:rsid w:val="004773E7"/>
     <w:rsid w:val="004773EA"/>
     <w:rsid w:val="00477576"/>
     <w:rsid w:val="00477BF1"/>
     <w:rsid w:val="00480DDF"/>
     <w:rsid w:val="00481824"/>
     <w:rsid w:val="00481CF6"/>
     <w:rsid w:val="00483A69"/>
     <w:rsid w:val="00483FA6"/>
     <w:rsid w:val="004849F7"/>
     <w:rsid w:val="004869FF"/>
     <w:rsid w:val="00486A62"/>
     <w:rsid w:val="0049325C"/>
     <w:rsid w:val="00493B7C"/>
     <w:rsid w:val="00493FC4"/>
@@ -16133,243 +19214,252 @@
     <w:rsid w:val="004B52E4"/>
     <w:rsid w:val="004B66C7"/>
     <w:rsid w:val="004C0455"/>
     <w:rsid w:val="004C1109"/>
     <w:rsid w:val="004C1596"/>
     <w:rsid w:val="004C1CAE"/>
     <w:rsid w:val="004C30B1"/>
     <w:rsid w:val="004C497B"/>
     <w:rsid w:val="004C5BFD"/>
     <w:rsid w:val="004C688D"/>
     <w:rsid w:val="004C7798"/>
     <w:rsid w:val="004D06BB"/>
     <w:rsid w:val="004D0A0B"/>
     <w:rsid w:val="004D1459"/>
     <w:rsid w:val="004D1A8F"/>
     <w:rsid w:val="004D1F81"/>
     <w:rsid w:val="004D2381"/>
     <w:rsid w:val="004D34D2"/>
     <w:rsid w:val="004D3622"/>
     <w:rsid w:val="004D4FFD"/>
     <w:rsid w:val="004D6A0E"/>
     <w:rsid w:val="004E0D23"/>
     <w:rsid w:val="004E0DB2"/>
     <w:rsid w:val="004E1988"/>
     <w:rsid w:val="004E2900"/>
+    <w:rsid w:val="004E2ADC"/>
     <w:rsid w:val="004E3094"/>
     <w:rsid w:val="004E3570"/>
     <w:rsid w:val="004E422E"/>
     <w:rsid w:val="004E53C5"/>
     <w:rsid w:val="004E5835"/>
     <w:rsid w:val="004E626F"/>
     <w:rsid w:val="004E7592"/>
     <w:rsid w:val="004E7F76"/>
     <w:rsid w:val="004F038D"/>
     <w:rsid w:val="004F25D7"/>
     <w:rsid w:val="004F3103"/>
     <w:rsid w:val="004F32D3"/>
     <w:rsid w:val="004F3684"/>
     <w:rsid w:val="00500624"/>
     <w:rsid w:val="00502254"/>
     <w:rsid w:val="0050496E"/>
     <w:rsid w:val="005049CC"/>
     <w:rsid w:val="005101D5"/>
     <w:rsid w:val="00510571"/>
     <w:rsid w:val="005115A8"/>
     <w:rsid w:val="005118E8"/>
     <w:rsid w:val="005124F9"/>
     <w:rsid w:val="0051456C"/>
     <w:rsid w:val="00515304"/>
     <w:rsid w:val="005155A6"/>
     <w:rsid w:val="0051656F"/>
     <w:rsid w:val="00517C0A"/>
     <w:rsid w:val="0052088B"/>
     <w:rsid w:val="00521922"/>
     <w:rsid w:val="00521CE8"/>
     <w:rsid w:val="00523269"/>
     <w:rsid w:val="00524416"/>
     <w:rsid w:val="00524DF5"/>
     <w:rsid w:val="0052506E"/>
+    <w:rsid w:val="00530C8C"/>
     <w:rsid w:val="00530DCD"/>
     <w:rsid w:val="0053123E"/>
     <w:rsid w:val="0053189C"/>
     <w:rsid w:val="00535138"/>
     <w:rsid w:val="00535BC1"/>
     <w:rsid w:val="00540CC1"/>
     <w:rsid w:val="0054324E"/>
     <w:rsid w:val="005437F3"/>
     <w:rsid w:val="00543925"/>
     <w:rsid w:val="00543AF5"/>
     <w:rsid w:val="00543BAD"/>
     <w:rsid w:val="00545EED"/>
     <w:rsid w:val="00546A1F"/>
     <w:rsid w:val="00546AC8"/>
     <w:rsid w:val="0055060F"/>
     <w:rsid w:val="00551638"/>
     <w:rsid w:val="00551BED"/>
     <w:rsid w:val="0055286F"/>
     <w:rsid w:val="00553276"/>
+    <w:rsid w:val="005551A1"/>
     <w:rsid w:val="00556D0F"/>
     <w:rsid w:val="00557D71"/>
     <w:rsid w:val="005607B3"/>
     <w:rsid w:val="00561D0B"/>
     <w:rsid w:val="005646B5"/>
     <w:rsid w:val="00565B8F"/>
     <w:rsid w:val="005668B7"/>
     <w:rsid w:val="0056691A"/>
     <w:rsid w:val="00566ABE"/>
     <w:rsid w:val="0056778F"/>
     <w:rsid w:val="00567896"/>
     <w:rsid w:val="00571F8D"/>
     <w:rsid w:val="005730F3"/>
     <w:rsid w:val="00574709"/>
     <w:rsid w:val="0057566F"/>
     <w:rsid w:val="00575721"/>
     <w:rsid w:val="00575940"/>
     <w:rsid w:val="00577251"/>
+    <w:rsid w:val="00580362"/>
     <w:rsid w:val="005813FA"/>
     <w:rsid w:val="005816CA"/>
     <w:rsid w:val="00583786"/>
     <w:rsid w:val="00584197"/>
     <w:rsid w:val="00585A1E"/>
     <w:rsid w:val="00586F5E"/>
     <w:rsid w:val="0058727A"/>
     <w:rsid w:val="00587685"/>
     <w:rsid w:val="00591109"/>
     <w:rsid w:val="00592111"/>
     <w:rsid w:val="00592335"/>
     <w:rsid w:val="00592C29"/>
     <w:rsid w:val="00592F74"/>
     <w:rsid w:val="00595561"/>
     <w:rsid w:val="00595B62"/>
     <w:rsid w:val="00595FB0"/>
     <w:rsid w:val="0059649E"/>
     <w:rsid w:val="005A061F"/>
     <w:rsid w:val="005A0F3F"/>
     <w:rsid w:val="005A1596"/>
     <w:rsid w:val="005A48D2"/>
     <w:rsid w:val="005A4CA4"/>
     <w:rsid w:val="005A6AA8"/>
     <w:rsid w:val="005B07A7"/>
+    <w:rsid w:val="005B0CE0"/>
     <w:rsid w:val="005B0FDF"/>
     <w:rsid w:val="005B14BF"/>
     <w:rsid w:val="005B22EC"/>
     <w:rsid w:val="005B4797"/>
     <w:rsid w:val="005B5A3A"/>
     <w:rsid w:val="005B5D9F"/>
     <w:rsid w:val="005C074D"/>
     <w:rsid w:val="005C1C44"/>
     <w:rsid w:val="005C1D99"/>
     <w:rsid w:val="005C2F8C"/>
     <w:rsid w:val="005C5765"/>
     <w:rsid w:val="005C6E71"/>
     <w:rsid w:val="005D04EC"/>
     <w:rsid w:val="005D0DD0"/>
     <w:rsid w:val="005D27E2"/>
     <w:rsid w:val="005D294A"/>
     <w:rsid w:val="005D4DAB"/>
     <w:rsid w:val="005D6A66"/>
     <w:rsid w:val="005D7051"/>
     <w:rsid w:val="005D729C"/>
+    <w:rsid w:val="005D7631"/>
     <w:rsid w:val="005E0BD5"/>
     <w:rsid w:val="005E19E4"/>
     <w:rsid w:val="005E38FC"/>
     <w:rsid w:val="005E3F04"/>
     <w:rsid w:val="005E4AB3"/>
     <w:rsid w:val="005E653A"/>
     <w:rsid w:val="005E6D89"/>
     <w:rsid w:val="005E7ED0"/>
+    <w:rsid w:val="005F0553"/>
     <w:rsid w:val="005F12A9"/>
     <w:rsid w:val="005F2A6A"/>
     <w:rsid w:val="005F4B47"/>
     <w:rsid w:val="005F54B6"/>
     <w:rsid w:val="005F589A"/>
     <w:rsid w:val="005F6814"/>
     <w:rsid w:val="005F6890"/>
     <w:rsid w:val="005F6EF6"/>
     <w:rsid w:val="005F78C2"/>
     <w:rsid w:val="005F7DB1"/>
     <w:rsid w:val="0060083A"/>
     <w:rsid w:val="006008BE"/>
     <w:rsid w:val="00601310"/>
     <w:rsid w:val="00601FAE"/>
     <w:rsid w:val="0060304D"/>
     <w:rsid w:val="0060444E"/>
     <w:rsid w:val="00604C06"/>
     <w:rsid w:val="006055A7"/>
     <w:rsid w:val="00606E54"/>
     <w:rsid w:val="00607365"/>
     <w:rsid w:val="006101C7"/>
     <w:rsid w:val="00610AAE"/>
     <w:rsid w:val="00610E06"/>
     <w:rsid w:val="00611482"/>
     <w:rsid w:val="0061148C"/>
     <w:rsid w:val="0061216E"/>
     <w:rsid w:val="00612F84"/>
     <w:rsid w:val="00615435"/>
     <w:rsid w:val="00617463"/>
     <w:rsid w:val="00617E5E"/>
     <w:rsid w:val="0062358A"/>
     <w:rsid w:val="006235A3"/>
     <w:rsid w:val="00624D56"/>
     <w:rsid w:val="006252E6"/>
     <w:rsid w:val="00631F81"/>
     <w:rsid w:val="00632AE1"/>
     <w:rsid w:val="00634C9E"/>
     <w:rsid w:val="00635436"/>
     <w:rsid w:val="00635C05"/>
     <w:rsid w:val="0063666A"/>
     <w:rsid w:val="00636F1F"/>
     <w:rsid w:val="00637686"/>
     <w:rsid w:val="00640B03"/>
     <w:rsid w:val="00641E82"/>
     <w:rsid w:val="00643458"/>
     <w:rsid w:val="00644D1F"/>
     <w:rsid w:val="00644F59"/>
     <w:rsid w:val="00645C9F"/>
     <w:rsid w:val="006468B6"/>
+    <w:rsid w:val="006475DA"/>
     <w:rsid w:val="00647D56"/>
     <w:rsid w:val="00647D78"/>
     <w:rsid w:val="00651868"/>
     <w:rsid w:val="0065366D"/>
     <w:rsid w:val="00654690"/>
     <w:rsid w:val="006578D4"/>
     <w:rsid w:val="0066119E"/>
     <w:rsid w:val="00663005"/>
     <w:rsid w:val="006636CE"/>
     <w:rsid w:val="0066524E"/>
     <w:rsid w:val="006655D0"/>
     <w:rsid w:val="00670023"/>
     <w:rsid w:val="00671F0F"/>
     <w:rsid w:val="006730EC"/>
     <w:rsid w:val="006736BC"/>
     <w:rsid w:val="0067398A"/>
     <w:rsid w:val="0067458A"/>
     <w:rsid w:val="0067693F"/>
     <w:rsid w:val="006820B0"/>
     <w:rsid w:val="00682A86"/>
     <w:rsid w:val="00682E2F"/>
+    <w:rsid w:val="00683C21"/>
     <w:rsid w:val="00684C24"/>
     <w:rsid w:val="00684E9A"/>
     <w:rsid w:val="00687974"/>
     <w:rsid w:val="00692EC1"/>
     <w:rsid w:val="00693BE7"/>
     <w:rsid w:val="006941C3"/>
     <w:rsid w:val="0069504E"/>
     <w:rsid w:val="0069559D"/>
     <w:rsid w:val="00696ABE"/>
     <w:rsid w:val="00697C66"/>
     <w:rsid w:val="00697E22"/>
     <w:rsid w:val="006A3394"/>
     <w:rsid w:val="006A3BC5"/>
     <w:rsid w:val="006A4E88"/>
     <w:rsid w:val="006A5127"/>
     <w:rsid w:val="006A53A2"/>
     <w:rsid w:val="006A5C6C"/>
     <w:rsid w:val="006A6C0B"/>
     <w:rsid w:val="006B04E6"/>
     <w:rsid w:val="006B10CB"/>
     <w:rsid w:val="006B16F5"/>
     <w:rsid w:val="006B24A2"/>
     <w:rsid w:val="006B3C2C"/>
     <w:rsid w:val="006B708C"/>
     <w:rsid w:val="006B7833"/>
@@ -16378,51 +19468,50 @@
     <w:rsid w:val="006C1959"/>
     <w:rsid w:val="006C2427"/>
     <w:rsid w:val="006C3365"/>
     <w:rsid w:val="006C6F0E"/>
     <w:rsid w:val="006C7568"/>
     <w:rsid w:val="006C797F"/>
     <w:rsid w:val="006D3C30"/>
     <w:rsid w:val="006D414F"/>
     <w:rsid w:val="006D4386"/>
     <w:rsid w:val="006D533F"/>
     <w:rsid w:val="006D5497"/>
     <w:rsid w:val="006D5A61"/>
     <w:rsid w:val="006E01F0"/>
     <w:rsid w:val="006E6947"/>
     <w:rsid w:val="006E6D01"/>
     <w:rsid w:val="006E6ECB"/>
     <w:rsid w:val="006E73AC"/>
     <w:rsid w:val="006F031C"/>
     <w:rsid w:val="006F08A4"/>
     <w:rsid w:val="006F0B58"/>
     <w:rsid w:val="006F2857"/>
     <w:rsid w:val="006F50BF"/>
     <w:rsid w:val="006F5268"/>
     <w:rsid w:val="006F69FC"/>
     <w:rsid w:val="00700038"/>
-    <w:rsid w:val="0070025C"/>
     <w:rsid w:val="00700580"/>
     <w:rsid w:val="007016BE"/>
     <w:rsid w:val="0070526D"/>
     <w:rsid w:val="00705978"/>
     <w:rsid w:val="007069D0"/>
     <w:rsid w:val="00706FF9"/>
     <w:rsid w:val="00707D91"/>
     <w:rsid w:val="00710C04"/>
     <w:rsid w:val="0071179A"/>
     <w:rsid w:val="0071416A"/>
     <w:rsid w:val="007147B2"/>
     <w:rsid w:val="00714A17"/>
     <w:rsid w:val="00717078"/>
     <w:rsid w:val="00720591"/>
     <w:rsid w:val="00723622"/>
     <w:rsid w:val="00724355"/>
     <w:rsid w:val="00725F00"/>
     <w:rsid w:val="00725F64"/>
     <w:rsid w:val="00726DD1"/>
     <w:rsid w:val="00727CC5"/>
     <w:rsid w:val="007315A8"/>
     <w:rsid w:val="00732902"/>
     <w:rsid w:val="00733376"/>
     <w:rsid w:val="0073393A"/>
     <w:rsid w:val="00734C54"/>
@@ -16496,295 +19585,301 @@
     <w:rsid w:val="007B4B35"/>
     <w:rsid w:val="007B4DCD"/>
     <w:rsid w:val="007B5DEC"/>
     <w:rsid w:val="007B659B"/>
     <w:rsid w:val="007C0BFB"/>
     <w:rsid w:val="007C17B6"/>
     <w:rsid w:val="007C1A6B"/>
     <w:rsid w:val="007C1CCB"/>
     <w:rsid w:val="007C2428"/>
     <w:rsid w:val="007C2E82"/>
     <w:rsid w:val="007C36CC"/>
     <w:rsid w:val="007C5339"/>
     <w:rsid w:val="007C6171"/>
     <w:rsid w:val="007D0407"/>
     <w:rsid w:val="007D11B3"/>
     <w:rsid w:val="007D11D7"/>
     <w:rsid w:val="007D1932"/>
     <w:rsid w:val="007D2220"/>
     <w:rsid w:val="007D28D1"/>
     <w:rsid w:val="007D2E80"/>
     <w:rsid w:val="007D41A2"/>
     <w:rsid w:val="007D4BF8"/>
     <w:rsid w:val="007D5500"/>
     <w:rsid w:val="007D77E6"/>
     <w:rsid w:val="007D7856"/>
-    <w:rsid w:val="007E085B"/>
     <w:rsid w:val="007E113C"/>
     <w:rsid w:val="007E1640"/>
     <w:rsid w:val="007E2712"/>
     <w:rsid w:val="007E2F4F"/>
     <w:rsid w:val="007E3C47"/>
     <w:rsid w:val="007E44AC"/>
     <w:rsid w:val="007E4CC2"/>
     <w:rsid w:val="007E519D"/>
     <w:rsid w:val="007E6CA6"/>
     <w:rsid w:val="007E7620"/>
     <w:rsid w:val="007F03B9"/>
     <w:rsid w:val="007F2537"/>
     <w:rsid w:val="007F28EF"/>
     <w:rsid w:val="0080135B"/>
     <w:rsid w:val="00803347"/>
     <w:rsid w:val="00805A06"/>
     <w:rsid w:val="008074B6"/>
     <w:rsid w:val="00807D82"/>
     <w:rsid w:val="00812762"/>
     <w:rsid w:val="00813971"/>
     <w:rsid w:val="0081413A"/>
     <w:rsid w:val="00815A65"/>
     <w:rsid w:val="00816B42"/>
+    <w:rsid w:val="00821D6E"/>
     <w:rsid w:val="00821E00"/>
     <w:rsid w:val="00822D9E"/>
     <w:rsid w:val="00823454"/>
     <w:rsid w:val="00824A12"/>
     <w:rsid w:val="00825690"/>
     <w:rsid w:val="00825A6B"/>
     <w:rsid w:val="00825C35"/>
     <w:rsid w:val="00825DC2"/>
     <w:rsid w:val="00825EA4"/>
     <w:rsid w:val="008270B3"/>
+    <w:rsid w:val="00827325"/>
     <w:rsid w:val="0082778A"/>
     <w:rsid w:val="008303C9"/>
     <w:rsid w:val="008313F3"/>
     <w:rsid w:val="00831538"/>
     <w:rsid w:val="0083267B"/>
     <w:rsid w:val="008348AB"/>
     <w:rsid w:val="00835931"/>
     <w:rsid w:val="00835A3D"/>
     <w:rsid w:val="008360DC"/>
     <w:rsid w:val="008369B7"/>
     <w:rsid w:val="00836B74"/>
     <w:rsid w:val="00837DD8"/>
     <w:rsid w:val="00837E61"/>
     <w:rsid w:val="00840B45"/>
     <w:rsid w:val="00841C33"/>
     <w:rsid w:val="00843184"/>
     <w:rsid w:val="0084407E"/>
     <w:rsid w:val="0084497F"/>
     <w:rsid w:val="00845203"/>
     <w:rsid w:val="00845B28"/>
     <w:rsid w:val="008462A7"/>
     <w:rsid w:val="00847D97"/>
     <w:rsid w:val="00851EF9"/>
     <w:rsid w:val="008529D8"/>
     <w:rsid w:val="0085307E"/>
+    <w:rsid w:val="00854771"/>
     <w:rsid w:val="008553DC"/>
     <w:rsid w:val="0085767A"/>
     <w:rsid w:val="00866E78"/>
     <w:rsid w:val="00866EFC"/>
     <w:rsid w:val="0086732C"/>
     <w:rsid w:val="008673C9"/>
     <w:rsid w:val="00870DFA"/>
     <w:rsid w:val="00871111"/>
     <w:rsid w:val="008713FD"/>
     <w:rsid w:val="00871657"/>
     <w:rsid w:val="008716B0"/>
     <w:rsid w:val="008716BB"/>
     <w:rsid w:val="008725C2"/>
     <w:rsid w:val="008726CE"/>
-    <w:rsid w:val="0087361C"/>
     <w:rsid w:val="00874509"/>
     <w:rsid w:val="00876004"/>
     <w:rsid w:val="00881229"/>
     <w:rsid w:val="00881E87"/>
     <w:rsid w:val="008826FD"/>
     <w:rsid w:val="00882B70"/>
     <w:rsid w:val="00885B61"/>
     <w:rsid w:val="00886441"/>
     <w:rsid w:val="008868B2"/>
     <w:rsid w:val="00886E99"/>
     <w:rsid w:val="0088739E"/>
     <w:rsid w:val="00887855"/>
     <w:rsid w:val="00890940"/>
     <w:rsid w:val="008913DF"/>
     <w:rsid w:val="00891D27"/>
     <w:rsid w:val="00892416"/>
     <w:rsid w:val="0089468D"/>
     <w:rsid w:val="00894AFA"/>
     <w:rsid w:val="0089562C"/>
     <w:rsid w:val="00895F5D"/>
     <w:rsid w:val="00897E6D"/>
     <w:rsid w:val="008A106F"/>
     <w:rsid w:val="008A276E"/>
     <w:rsid w:val="008A369B"/>
     <w:rsid w:val="008A39A0"/>
     <w:rsid w:val="008A4B17"/>
     <w:rsid w:val="008A701F"/>
     <w:rsid w:val="008B0494"/>
     <w:rsid w:val="008B091B"/>
     <w:rsid w:val="008B0CEB"/>
     <w:rsid w:val="008B30A0"/>
     <w:rsid w:val="008B51E4"/>
     <w:rsid w:val="008B5D88"/>
     <w:rsid w:val="008B7120"/>
     <w:rsid w:val="008C324A"/>
     <w:rsid w:val="008C3921"/>
     <w:rsid w:val="008C4658"/>
     <w:rsid w:val="008C52D8"/>
     <w:rsid w:val="008C67A2"/>
     <w:rsid w:val="008C6A1D"/>
     <w:rsid w:val="008C6D6E"/>
     <w:rsid w:val="008D0756"/>
     <w:rsid w:val="008D18C0"/>
     <w:rsid w:val="008D1953"/>
     <w:rsid w:val="008D20F1"/>
     <w:rsid w:val="008D28AC"/>
+    <w:rsid w:val="008D4B40"/>
     <w:rsid w:val="008D5FC4"/>
     <w:rsid w:val="008D63A2"/>
     <w:rsid w:val="008D679D"/>
     <w:rsid w:val="008D7480"/>
     <w:rsid w:val="008D7910"/>
     <w:rsid w:val="008E0D0B"/>
     <w:rsid w:val="008E1225"/>
     <w:rsid w:val="008E2949"/>
     <w:rsid w:val="008E3469"/>
     <w:rsid w:val="008E4016"/>
     <w:rsid w:val="008E4CC0"/>
     <w:rsid w:val="008E6692"/>
     <w:rsid w:val="008E7AD8"/>
+    <w:rsid w:val="008F3D87"/>
     <w:rsid w:val="008F49A3"/>
     <w:rsid w:val="008F61C8"/>
     <w:rsid w:val="008F7554"/>
     <w:rsid w:val="008F787F"/>
     <w:rsid w:val="008F7EFA"/>
+    <w:rsid w:val="0090026E"/>
     <w:rsid w:val="00900BD2"/>
     <w:rsid w:val="00900F83"/>
     <w:rsid w:val="0090154B"/>
     <w:rsid w:val="009015D6"/>
     <w:rsid w:val="009030B0"/>
     <w:rsid w:val="00904F51"/>
     <w:rsid w:val="00905801"/>
     <w:rsid w:val="009062A6"/>
     <w:rsid w:val="009062C2"/>
     <w:rsid w:val="009067E0"/>
     <w:rsid w:val="009072F3"/>
     <w:rsid w:val="00912A88"/>
     <w:rsid w:val="00912DC0"/>
     <w:rsid w:val="009139AC"/>
     <w:rsid w:val="0091517C"/>
     <w:rsid w:val="009178DB"/>
     <w:rsid w:val="00922AE9"/>
     <w:rsid w:val="009237AD"/>
     <w:rsid w:val="00926476"/>
     <w:rsid w:val="00930A1B"/>
     <w:rsid w:val="00930F9A"/>
+    <w:rsid w:val="0093124C"/>
     <w:rsid w:val="00931BB8"/>
     <w:rsid w:val="00932A2A"/>
     <w:rsid w:val="00933917"/>
     <w:rsid w:val="00934654"/>
     <w:rsid w:val="00934B5B"/>
     <w:rsid w:val="00936078"/>
     <w:rsid w:val="009365E6"/>
     <w:rsid w:val="009367CC"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="00936D73"/>
     <w:rsid w:val="00937B17"/>
     <w:rsid w:val="00940413"/>
     <w:rsid w:val="009422DD"/>
     <w:rsid w:val="00944788"/>
     <w:rsid w:val="00945C65"/>
-    <w:rsid w:val="00946341"/>
     <w:rsid w:val="009476C7"/>
     <w:rsid w:val="00947968"/>
     <w:rsid w:val="0095041F"/>
     <w:rsid w:val="0095207E"/>
     <w:rsid w:val="009522CC"/>
     <w:rsid w:val="0095231F"/>
+    <w:rsid w:val="009527DA"/>
     <w:rsid w:val="00953A81"/>
     <w:rsid w:val="00953F3C"/>
     <w:rsid w:val="00956459"/>
     <w:rsid w:val="009567F1"/>
     <w:rsid w:val="00957411"/>
     <w:rsid w:val="00957FA4"/>
     <w:rsid w:val="009603E7"/>
     <w:rsid w:val="00960BC2"/>
     <w:rsid w:val="009613FF"/>
     <w:rsid w:val="009617F9"/>
     <w:rsid w:val="00962A66"/>
     <w:rsid w:val="00962B3C"/>
     <w:rsid w:val="00962D95"/>
     <w:rsid w:val="009647B8"/>
     <w:rsid w:val="00967F25"/>
     <w:rsid w:val="00975B6A"/>
     <w:rsid w:val="009760C4"/>
     <w:rsid w:val="0097659F"/>
     <w:rsid w:val="009767B5"/>
     <w:rsid w:val="00976DC5"/>
     <w:rsid w:val="0097799B"/>
     <w:rsid w:val="00980F07"/>
     <w:rsid w:val="00981F48"/>
     <w:rsid w:val="0098264A"/>
     <w:rsid w:val="009848D4"/>
     <w:rsid w:val="00984A68"/>
     <w:rsid w:val="00985CB6"/>
     <w:rsid w:val="00986417"/>
     <w:rsid w:val="009867A5"/>
     <w:rsid w:val="00987245"/>
     <w:rsid w:val="00987327"/>
     <w:rsid w:val="00987418"/>
     <w:rsid w:val="0098768C"/>
     <w:rsid w:val="00990573"/>
     <w:rsid w:val="00990D32"/>
     <w:rsid w:val="00992EE0"/>
     <w:rsid w:val="009940AE"/>
     <w:rsid w:val="009949FF"/>
     <w:rsid w:val="00995974"/>
+    <w:rsid w:val="00997EDB"/>
     <w:rsid w:val="009A03BA"/>
     <w:rsid w:val="009A1CFA"/>
     <w:rsid w:val="009A2AFD"/>
     <w:rsid w:val="009A2C55"/>
     <w:rsid w:val="009A4181"/>
     <w:rsid w:val="009A46E2"/>
     <w:rsid w:val="009A574A"/>
     <w:rsid w:val="009A606C"/>
     <w:rsid w:val="009A62E2"/>
     <w:rsid w:val="009A675B"/>
     <w:rsid w:val="009A69D4"/>
     <w:rsid w:val="009A6CE9"/>
     <w:rsid w:val="009A73C4"/>
-    <w:rsid w:val="009A7AD2"/>
     <w:rsid w:val="009B1977"/>
     <w:rsid w:val="009B1A83"/>
     <w:rsid w:val="009B6148"/>
     <w:rsid w:val="009B63E3"/>
     <w:rsid w:val="009C2082"/>
     <w:rsid w:val="009C2839"/>
     <w:rsid w:val="009C2D43"/>
     <w:rsid w:val="009C4C38"/>
     <w:rsid w:val="009C4F8A"/>
     <w:rsid w:val="009C5591"/>
     <w:rsid w:val="009C5C19"/>
+    <w:rsid w:val="009C6E57"/>
     <w:rsid w:val="009D174D"/>
     <w:rsid w:val="009D1CC1"/>
     <w:rsid w:val="009D3713"/>
     <w:rsid w:val="009D4E4B"/>
     <w:rsid w:val="009D54B7"/>
     <w:rsid w:val="009D6289"/>
     <w:rsid w:val="009D6BB7"/>
     <w:rsid w:val="009E008F"/>
     <w:rsid w:val="009E156F"/>
     <w:rsid w:val="009E25DD"/>
     <w:rsid w:val="009E266B"/>
     <w:rsid w:val="009E382A"/>
     <w:rsid w:val="009E626C"/>
     <w:rsid w:val="009F072E"/>
     <w:rsid w:val="009F116F"/>
     <w:rsid w:val="009F1386"/>
     <w:rsid w:val="009F1B1B"/>
     <w:rsid w:val="009F332F"/>
     <w:rsid w:val="009F39A7"/>
     <w:rsid w:val="009F482E"/>
     <w:rsid w:val="009F5BB2"/>
     <w:rsid w:val="009F63B6"/>
     <w:rsid w:val="009F689F"/>
     <w:rsid w:val="009F70FB"/>
     <w:rsid w:val="009F7874"/>
@@ -16805,50 +19900,51 @@
     <w:rsid w:val="00A23D55"/>
     <w:rsid w:val="00A23D96"/>
     <w:rsid w:val="00A245ED"/>
     <w:rsid w:val="00A265DD"/>
     <w:rsid w:val="00A265EE"/>
     <w:rsid w:val="00A27633"/>
     <w:rsid w:val="00A27717"/>
     <w:rsid w:val="00A30C25"/>
     <w:rsid w:val="00A30DAC"/>
     <w:rsid w:val="00A31806"/>
     <w:rsid w:val="00A345D3"/>
     <w:rsid w:val="00A35FF6"/>
     <w:rsid w:val="00A37806"/>
     <w:rsid w:val="00A40621"/>
     <w:rsid w:val="00A40835"/>
     <w:rsid w:val="00A418E7"/>
     <w:rsid w:val="00A44690"/>
     <w:rsid w:val="00A45CFB"/>
     <w:rsid w:val="00A46676"/>
     <w:rsid w:val="00A47757"/>
     <w:rsid w:val="00A5427D"/>
     <w:rsid w:val="00A54C21"/>
     <w:rsid w:val="00A56423"/>
     <w:rsid w:val="00A577DD"/>
     <w:rsid w:val="00A61B06"/>
+    <w:rsid w:val="00A639CA"/>
     <w:rsid w:val="00A65454"/>
     <w:rsid w:val="00A65EEC"/>
     <w:rsid w:val="00A700B1"/>
     <w:rsid w:val="00A72576"/>
     <w:rsid w:val="00A75A9D"/>
     <w:rsid w:val="00A77636"/>
     <w:rsid w:val="00A77651"/>
     <w:rsid w:val="00A800C1"/>
     <w:rsid w:val="00A82A4C"/>
     <w:rsid w:val="00A83728"/>
     <w:rsid w:val="00A864D5"/>
     <w:rsid w:val="00A875D6"/>
     <w:rsid w:val="00A876D3"/>
     <w:rsid w:val="00A9033C"/>
     <w:rsid w:val="00A9545D"/>
     <w:rsid w:val="00A95973"/>
     <w:rsid w:val="00A975EB"/>
     <w:rsid w:val="00A97F75"/>
     <w:rsid w:val="00AA1891"/>
     <w:rsid w:val="00AA1CDF"/>
     <w:rsid w:val="00AA1FE9"/>
     <w:rsid w:val="00AA28E6"/>
     <w:rsid w:val="00AA2BD9"/>
     <w:rsid w:val="00AA3038"/>
     <w:rsid w:val="00AA3AF3"/>
@@ -16856,50 +19952,51 @@
     <w:rsid w:val="00AA5862"/>
     <w:rsid w:val="00AA59EF"/>
     <w:rsid w:val="00AA5ACC"/>
     <w:rsid w:val="00AA5D0F"/>
     <w:rsid w:val="00AB020E"/>
     <w:rsid w:val="00AB0A4C"/>
     <w:rsid w:val="00AB153E"/>
     <w:rsid w:val="00AB2431"/>
     <w:rsid w:val="00AB267D"/>
     <w:rsid w:val="00AB369D"/>
     <w:rsid w:val="00AB6FBB"/>
     <w:rsid w:val="00AC04DA"/>
     <w:rsid w:val="00AC0594"/>
     <w:rsid w:val="00AC0B36"/>
     <w:rsid w:val="00AC10D4"/>
     <w:rsid w:val="00AC15A3"/>
     <w:rsid w:val="00AC2E35"/>
     <w:rsid w:val="00AC31F9"/>
     <w:rsid w:val="00AC3A39"/>
     <w:rsid w:val="00AC4CCE"/>
     <w:rsid w:val="00AC4D0B"/>
     <w:rsid w:val="00AC6CA7"/>
     <w:rsid w:val="00AC7F72"/>
     <w:rsid w:val="00AD2E2E"/>
     <w:rsid w:val="00AD3ACB"/>
+    <w:rsid w:val="00AD6A8F"/>
     <w:rsid w:val="00AE01BE"/>
     <w:rsid w:val="00AE05E6"/>
     <w:rsid w:val="00AE0ED3"/>
     <w:rsid w:val="00AE1E6C"/>
     <w:rsid w:val="00AE37AF"/>
     <w:rsid w:val="00AE4E52"/>
     <w:rsid w:val="00AE681C"/>
     <w:rsid w:val="00AE7A4F"/>
     <w:rsid w:val="00AF0892"/>
     <w:rsid w:val="00AF09C0"/>
     <w:rsid w:val="00AF0BBA"/>
     <w:rsid w:val="00AF137E"/>
     <w:rsid w:val="00AF3332"/>
     <w:rsid w:val="00AF3AA4"/>
     <w:rsid w:val="00AF412F"/>
     <w:rsid w:val="00AF46C9"/>
     <w:rsid w:val="00AF60C8"/>
     <w:rsid w:val="00AF6D8D"/>
     <w:rsid w:val="00AF71AE"/>
     <w:rsid w:val="00AF76DA"/>
     <w:rsid w:val="00B00A02"/>
     <w:rsid w:val="00B025A2"/>
     <w:rsid w:val="00B07115"/>
     <w:rsid w:val="00B0777F"/>
     <w:rsid w:val="00B07B42"/>
@@ -17057,153 +20154,159 @@
     <w:rsid w:val="00C33E19"/>
     <w:rsid w:val="00C33F4F"/>
     <w:rsid w:val="00C34A6F"/>
     <w:rsid w:val="00C34ED1"/>
     <w:rsid w:val="00C3587C"/>
     <w:rsid w:val="00C36054"/>
     <w:rsid w:val="00C37A19"/>
     <w:rsid w:val="00C40893"/>
     <w:rsid w:val="00C41F60"/>
     <w:rsid w:val="00C4310C"/>
     <w:rsid w:val="00C44241"/>
     <w:rsid w:val="00C4466F"/>
     <w:rsid w:val="00C44A98"/>
     <w:rsid w:val="00C46DB1"/>
     <w:rsid w:val="00C4798D"/>
     <w:rsid w:val="00C479A2"/>
     <w:rsid w:val="00C47AB4"/>
     <w:rsid w:val="00C508EA"/>
     <w:rsid w:val="00C5210C"/>
     <w:rsid w:val="00C5235B"/>
     <w:rsid w:val="00C52788"/>
     <w:rsid w:val="00C52B65"/>
     <w:rsid w:val="00C5454B"/>
     <w:rsid w:val="00C54591"/>
     <w:rsid w:val="00C56085"/>
+    <w:rsid w:val="00C56A21"/>
     <w:rsid w:val="00C57E88"/>
     <w:rsid w:val="00C60D7E"/>
     <w:rsid w:val="00C62033"/>
     <w:rsid w:val="00C660C3"/>
     <w:rsid w:val="00C70D99"/>
     <w:rsid w:val="00C70E97"/>
     <w:rsid w:val="00C715A9"/>
     <w:rsid w:val="00C74C76"/>
     <w:rsid w:val="00C76292"/>
     <w:rsid w:val="00C76372"/>
     <w:rsid w:val="00C7664C"/>
     <w:rsid w:val="00C766B7"/>
     <w:rsid w:val="00C80578"/>
     <w:rsid w:val="00C82293"/>
     <w:rsid w:val="00C833E7"/>
     <w:rsid w:val="00C836BF"/>
     <w:rsid w:val="00C85D9F"/>
     <w:rsid w:val="00C868B6"/>
     <w:rsid w:val="00C874FA"/>
     <w:rsid w:val="00C87C51"/>
     <w:rsid w:val="00C90616"/>
     <w:rsid w:val="00C9272F"/>
     <w:rsid w:val="00C92938"/>
     <w:rsid w:val="00C9405B"/>
     <w:rsid w:val="00C94EC0"/>
     <w:rsid w:val="00C95282"/>
     <w:rsid w:val="00C965FF"/>
     <w:rsid w:val="00C971DD"/>
+    <w:rsid w:val="00C97D6C"/>
     <w:rsid w:val="00CA3415"/>
     <w:rsid w:val="00CA3611"/>
     <w:rsid w:val="00CA3F73"/>
     <w:rsid w:val="00CA490E"/>
     <w:rsid w:val="00CA49FD"/>
     <w:rsid w:val="00CA6752"/>
     <w:rsid w:val="00CA6AD0"/>
     <w:rsid w:val="00CA7AC7"/>
     <w:rsid w:val="00CA7BE9"/>
     <w:rsid w:val="00CB08E6"/>
     <w:rsid w:val="00CB0982"/>
     <w:rsid w:val="00CB09A1"/>
     <w:rsid w:val="00CB1432"/>
     <w:rsid w:val="00CB1C8E"/>
     <w:rsid w:val="00CB2EF5"/>
     <w:rsid w:val="00CB2F02"/>
     <w:rsid w:val="00CB3118"/>
     <w:rsid w:val="00CB4206"/>
     <w:rsid w:val="00CB4886"/>
     <w:rsid w:val="00CB5E36"/>
     <w:rsid w:val="00CB60B8"/>
     <w:rsid w:val="00CB7EF2"/>
     <w:rsid w:val="00CB7F77"/>
     <w:rsid w:val="00CC0A8A"/>
     <w:rsid w:val="00CC0B69"/>
     <w:rsid w:val="00CC0F60"/>
     <w:rsid w:val="00CC375F"/>
     <w:rsid w:val="00CC377A"/>
     <w:rsid w:val="00CC4209"/>
     <w:rsid w:val="00CC58CD"/>
     <w:rsid w:val="00CC6411"/>
     <w:rsid w:val="00CC7D10"/>
     <w:rsid w:val="00CC7F22"/>
     <w:rsid w:val="00CD14AE"/>
     <w:rsid w:val="00CD1713"/>
+    <w:rsid w:val="00CD1E46"/>
     <w:rsid w:val="00CD28BF"/>
     <w:rsid w:val="00CD457A"/>
     <w:rsid w:val="00CD484D"/>
     <w:rsid w:val="00CD62B4"/>
     <w:rsid w:val="00CD74D6"/>
     <w:rsid w:val="00CE0A88"/>
     <w:rsid w:val="00CE1BFA"/>
     <w:rsid w:val="00CE206E"/>
+    <w:rsid w:val="00CE315A"/>
     <w:rsid w:val="00CE4AE8"/>
     <w:rsid w:val="00CF13A6"/>
     <w:rsid w:val="00CF21C0"/>
     <w:rsid w:val="00CF2290"/>
     <w:rsid w:val="00CF2AC6"/>
     <w:rsid w:val="00CF2FEB"/>
     <w:rsid w:val="00CF3761"/>
     <w:rsid w:val="00CF3D12"/>
     <w:rsid w:val="00CF3D3C"/>
     <w:rsid w:val="00CF40A1"/>
     <w:rsid w:val="00CF4472"/>
     <w:rsid w:val="00D0129C"/>
     <w:rsid w:val="00D02BDC"/>
     <w:rsid w:val="00D031B4"/>
     <w:rsid w:val="00D05085"/>
     <w:rsid w:val="00D050B8"/>
     <w:rsid w:val="00D05BC8"/>
     <w:rsid w:val="00D074A2"/>
     <w:rsid w:val="00D07A84"/>
     <w:rsid w:val="00D110C5"/>
     <w:rsid w:val="00D111AC"/>
     <w:rsid w:val="00D12380"/>
     <w:rsid w:val="00D135B7"/>
     <w:rsid w:val="00D15CFC"/>
     <w:rsid w:val="00D1765C"/>
     <w:rsid w:val="00D17C07"/>
     <w:rsid w:val="00D17CC7"/>
     <w:rsid w:val="00D217E8"/>
     <w:rsid w:val="00D23218"/>
     <w:rsid w:val="00D24BCD"/>
     <w:rsid w:val="00D2552B"/>
+    <w:rsid w:val="00D2707B"/>
     <w:rsid w:val="00D2739C"/>
+    <w:rsid w:val="00D302EC"/>
     <w:rsid w:val="00D322E2"/>
     <w:rsid w:val="00D32F9D"/>
     <w:rsid w:val="00D350BD"/>
     <w:rsid w:val="00D357FC"/>
     <w:rsid w:val="00D35949"/>
     <w:rsid w:val="00D35A29"/>
     <w:rsid w:val="00D364DA"/>
     <w:rsid w:val="00D36FE9"/>
     <w:rsid w:val="00D3716B"/>
     <w:rsid w:val="00D40940"/>
     <w:rsid w:val="00D40BD9"/>
     <w:rsid w:val="00D410AC"/>
     <w:rsid w:val="00D41D39"/>
     <w:rsid w:val="00D41E36"/>
     <w:rsid w:val="00D43756"/>
     <w:rsid w:val="00D43BD4"/>
     <w:rsid w:val="00D44DDB"/>
     <w:rsid w:val="00D46A7F"/>
     <w:rsid w:val="00D47A3C"/>
     <w:rsid w:val="00D5178A"/>
     <w:rsid w:val="00D52ED6"/>
     <w:rsid w:val="00D5576A"/>
     <w:rsid w:val="00D55875"/>
     <w:rsid w:val="00D55B2F"/>
     <w:rsid w:val="00D55F0E"/>
@@ -17215,104 +20318,109 @@
     <w:rsid w:val="00D63426"/>
     <w:rsid w:val="00D63658"/>
     <w:rsid w:val="00D64081"/>
     <w:rsid w:val="00D66B94"/>
     <w:rsid w:val="00D672DB"/>
     <w:rsid w:val="00D67C84"/>
     <w:rsid w:val="00D67CCD"/>
     <w:rsid w:val="00D70E82"/>
     <w:rsid w:val="00D71D5C"/>
     <w:rsid w:val="00D7242D"/>
     <w:rsid w:val="00D7305A"/>
     <w:rsid w:val="00D747F5"/>
     <w:rsid w:val="00D74B0A"/>
     <w:rsid w:val="00D77629"/>
     <w:rsid w:val="00D808EE"/>
     <w:rsid w:val="00D84F4B"/>
     <w:rsid w:val="00D850D1"/>
     <w:rsid w:val="00D85AA1"/>
     <w:rsid w:val="00D87D73"/>
     <w:rsid w:val="00D90036"/>
     <w:rsid w:val="00D9044F"/>
     <w:rsid w:val="00D908B5"/>
     <w:rsid w:val="00D92AAA"/>
     <w:rsid w:val="00D937D6"/>
     <w:rsid w:val="00D93A35"/>
+    <w:rsid w:val="00D957DC"/>
     <w:rsid w:val="00D95C73"/>
     <w:rsid w:val="00D95E06"/>
     <w:rsid w:val="00D96E8F"/>
     <w:rsid w:val="00DA01B2"/>
     <w:rsid w:val="00DA0200"/>
     <w:rsid w:val="00DA26C9"/>
+    <w:rsid w:val="00DA28FD"/>
+    <w:rsid w:val="00DA3A6B"/>
     <w:rsid w:val="00DA48A9"/>
     <w:rsid w:val="00DA58C8"/>
     <w:rsid w:val="00DA59B6"/>
     <w:rsid w:val="00DA657C"/>
     <w:rsid w:val="00DA7A68"/>
     <w:rsid w:val="00DB0050"/>
     <w:rsid w:val="00DB0901"/>
     <w:rsid w:val="00DB104D"/>
     <w:rsid w:val="00DB2740"/>
     <w:rsid w:val="00DB33E7"/>
     <w:rsid w:val="00DB3823"/>
     <w:rsid w:val="00DB3B70"/>
     <w:rsid w:val="00DB4217"/>
     <w:rsid w:val="00DB4D3A"/>
     <w:rsid w:val="00DB742D"/>
     <w:rsid w:val="00DB7A51"/>
     <w:rsid w:val="00DC3136"/>
     <w:rsid w:val="00DC3CB0"/>
     <w:rsid w:val="00DC4F9F"/>
     <w:rsid w:val="00DC5347"/>
+    <w:rsid w:val="00DC5579"/>
     <w:rsid w:val="00DC678F"/>
     <w:rsid w:val="00DC7CFF"/>
     <w:rsid w:val="00DD01A2"/>
     <w:rsid w:val="00DD234B"/>
     <w:rsid w:val="00DD3D7E"/>
     <w:rsid w:val="00DD5E59"/>
     <w:rsid w:val="00DD6805"/>
     <w:rsid w:val="00DD6F22"/>
     <w:rsid w:val="00DE0001"/>
     <w:rsid w:val="00DE2078"/>
     <w:rsid w:val="00DE3844"/>
     <w:rsid w:val="00DE56BF"/>
     <w:rsid w:val="00DE6334"/>
     <w:rsid w:val="00DE785B"/>
     <w:rsid w:val="00DF0C70"/>
     <w:rsid w:val="00DF12D0"/>
     <w:rsid w:val="00DF2B76"/>
     <w:rsid w:val="00DF2F4B"/>
     <w:rsid w:val="00DF35E4"/>
     <w:rsid w:val="00DF3F93"/>
     <w:rsid w:val="00DF6F4E"/>
     <w:rsid w:val="00DF75AF"/>
     <w:rsid w:val="00E00516"/>
     <w:rsid w:val="00E00B82"/>
     <w:rsid w:val="00E016CD"/>
     <w:rsid w:val="00E036A4"/>
     <w:rsid w:val="00E03C8D"/>
     <w:rsid w:val="00E059A8"/>
+    <w:rsid w:val="00E067F4"/>
     <w:rsid w:val="00E06A7F"/>
     <w:rsid w:val="00E0777E"/>
     <w:rsid w:val="00E1012D"/>
     <w:rsid w:val="00E1081B"/>
     <w:rsid w:val="00E12668"/>
     <w:rsid w:val="00E135A8"/>
     <w:rsid w:val="00E14DAC"/>
     <w:rsid w:val="00E16DFC"/>
     <w:rsid w:val="00E16E0E"/>
     <w:rsid w:val="00E17386"/>
     <w:rsid w:val="00E17A6E"/>
     <w:rsid w:val="00E2110A"/>
     <w:rsid w:val="00E21B33"/>
     <w:rsid w:val="00E21B73"/>
     <w:rsid w:val="00E22305"/>
     <w:rsid w:val="00E2255A"/>
     <w:rsid w:val="00E237F7"/>
     <w:rsid w:val="00E239AB"/>
     <w:rsid w:val="00E239F7"/>
     <w:rsid w:val="00E23D6B"/>
     <w:rsid w:val="00E24ABA"/>
     <w:rsid w:val="00E252F6"/>
     <w:rsid w:val="00E2540B"/>
     <w:rsid w:val="00E267FE"/>
     <w:rsid w:val="00E2781E"/>
@@ -17325,155 +20433,160 @@
     <w:rsid w:val="00E372B6"/>
     <w:rsid w:val="00E409E9"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E429B8"/>
     <w:rsid w:val="00E43921"/>
     <w:rsid w:val="00E444AC"/>
     <w:rsid w:val="00E456C8"/>
     <w:rsid w:val="00E45E57"/>
     <w:rsid w:val="00E46297"/>
     <w:rsid w:val="00E472CD"/>
     <w:rsid w:val="00E505E0"/>
     <w:rsid w:val="00E516EF"/>
     <w:rsid w:val="00E52C1F"/>
     <w:rsid w:val="00E54708"/>
     <w:rsid w:val="00E54A8F"/>
     <w:rsid w:val="00E56EE1"/>
     <w:rsid w:val="00E62163"/>
     <w:rsid w:val="00E635C4"/>
     <w:rsid w:val="00E6453D"/>
     <w:rsid w:val="00E64566"/>
     <w:rsid w:val="00E64D97"/>
     <w:rsid w:val="00E66450"/>
     <w:rsid w:val="00E6753F"/>
     <w:rsid w:val="00E70596"/>
     <w:rsid w:val="00E70624"/>
+    <w:rsid w:val="00E71682"/>
     <w:rsid w:val="00E77B1C"/>
     <w:rsid w:val="00E77E76"/>
     <w:rsid w:val="00E8092C"/>
     <w:rsid w:val="00E80939"/>
     <w:rsid w:val="00E813D4"/>
+    <w:rsid w:val="00E82803"/>
     <w:rsid w:val="00E852CA"/>
     <w:rsid w:val="00E85CBB"/>
     <w:rsid w:val="00E86576"/>
     <w:rsid w:val="00E87B94"/>
     <w:rsid w:val="00E92C5A"/>
     <w:rsid w:val="00E931B8"/>
     <w:rsid w:val="00E97028"/>
     <w:rsid w:val="00EA06EF"/>
     <w:rsid w:val="00EA09F1"/>
     <w:rsid w:val="00EA45DE"/>
     <w:rsid w:val="00EA5DF8"/>
     <w:rsid w:val="00EB107B"/>
     <w:rsid w:val="00EB118C"/>
     <w:rsid w:val="00EB3402"/>
     <w:rsid w:val="00EB435D"/>
     <w:rsid w:val="00EB5297"/>
     <w:rsid w:val="00EB555E"/>
     <w:rsid w:val="00EB5685"/>
     <w:rsid w:val="00EB5797"/>
     <w:rsid w:val="00EB582C"/>
+    <w:rsid w:val="00EB5E29"/>
     <w:rsid w:val="00EB657E"/>
     <w:rsid w:val="00EB703C"/>
     <w:rsid w:val="00EB76BB"/>
     <w:rsid w:val="00EC0AEB"/>
     <w:rsid w:val="00EC184C"/>
     <w:rsid w:val="00EC22B9"/>
     <w:rsid w:val="00EC2388"/>
     <w:rsid w:val="00EC2C1D"/>
     <w:rsid w:val="00EC3988"/>
     <w:rsid w:val="00EC4C86"/>
     <w:rsid w:val="00EC6837"/>
     <w:rsid w:val="00EC6E97"/>
     <w:rsid w:val="00EC7516"/>
     <w:rsid w:val="00EC78A9"/>
     <w:rsid w:val="00ED0987"/>
     <w:rsid w:val="00ED0B1F"/>
     <w:rsid w:val="00ED1107"/>
     <w:rsid w:val="00ED3B0F"/>
     <w:rsid w:val="00ED3BBA"/>
     <w:rsid w:val="00ED47CA"/>
     <w:rsid w:val="00ED775F"/>
     <w:rsid w:val="00ED7E22"/>
     <w:rsid w:val="00EE0552"/>
     <w:rsid w:val="00EE193A"/>
     <w:rsid w:val="00EE1A99"/>
     <w:rsid w:val="00EE4E66"/>
     <w:rsid w:val="00EE7621"/>
     <w:rsid w:val="00EF14E9"/>
     <w:rsid w:val="00EF17DC"/>
     <w:rsid w:val="00EF18EC"/>
     <w:rsid w:val="00EF4F8D"/>
     <w:rsid w:val="00EF51C6"/>
     <w:rsid w:val="00EF5224"/>
     <w:rsid w:val="00EF5478"/>
     <w:rsid w:val="00EF5717"/>
     <w:rsid w:val="00EF5AAC"/>
     <w:rsid w:val="00EF6392"/>
     <w:rsid w:val="00EF7B15"/>
     <w:rsid w:val="00EF7F33"/>
     <w:rsid w:val="00F005AB"/>
     <w:rsid w:val="00F036DA"/>
     <w:rsid w:val="00F038D9"/>
     <w:rsid w:val="00F041EB"/>
     <w:rsid w:val="00F0486A"/>
     <w:rsid w:val="00F05DA9"/>
     <w:rsid w:val="00F07151"/>
     <w:rsid w:val="00F10200"/>
     <w:rsid w:val="00F1078B"/>
     <w:rsid w:val="00F10CC3"/>
     <w:rsid w:val="00F10FB7"/>
+    <w:rsid w:val="00F120B0"/>
     <w:rsid w:val="00F129E3"/>
     <w:rsid w:val="00F12C85"/>
     <w:rsid w:val="00F1545A"/>
     <w:rsid w:val="00F15525"/>
     <w:rsid w:val="00F1689D"/>
     <w:rsid w:val="00F17A67"/>
     <w:rsid w:val="00F207FB"/>
     <w:rsid w:val="00F228BD"/>
     <w:rsid w:val="00F23895"/>
     <w:rsid w:val="00F23B71"/>
     <w:rsid w:val="00F30756"/>
     <w:rsid w:val="00F30B98"/>
     <w:rsid w:val="00F3175D"/>
     <w:rsid w:val="00F33EFA"/>
     <w:rsid w:val="00F34262"/>
     <w:rsid w:val="00F359E3"/>
     <w:rsid w:val="00F35ADD"/>
     <w:rsid w:val="00F35D07"/>
     <w:rsid w:val="00F36B95"/>
     <w:rsid w:val="00F3751C"/>
     <w:rsid w:val="00F40A35"/>
     <w:rsid w:val="00F40D07"/>
     <w:rsid w:val="00F41156"/>
     <w:rsid w:val="00F41D03"/>
     <w:rsid w:val="00F42657"/>
     <w:rsid w:val="00F4303C"/>
     <w:rsid w:val="00F43774"/>
     <w:rsid w:val="00F43DC1"/>
     <w:rsid w:val="00F45B27"/>
     <w:rsid w:val="00F46AAA"/>
+    <w:rsid w:val="00F47537"/>
     <w:rsid w:val="00F528C6"/>
     <w:rsid w:val="00F52F5F"/>
     <w:rsid w:val="00F53932"/>
     <w:rsid w:val="00F541D9"/>
     <w:rsid w:val="00F54278"/>
     <w:rsid w:val="00F55718"/>
     <w:rsid w:val="00F5651C"/>
     <w:rsid w:val="00F568F9"/>
     <w:rsid w:val="00F56B40"/>
     <w:rsid w:val="00F56BB0"/>
     <w:rsid w:val="00F56D77"/>
     <w:rsid w:val="00F57CD0"/>
     <w:rsid w:val="00F6189B"/>
     <w:rsid w:val="00F634D4"/>
     <w:rsid w:val="00F64655"/>
     <w:rsid w:val="00F64C5B"/>
     <w:rsid w:val="00F67F1A"/>
     <w:rsid w:val="00F702D2"/>
     <w:rsid w:val="00F71A4D"/>
     <w:rsid w:val="00F72110"/>
     <w:rsid w:val="00F7254A"/>
     <w:rsid w:val="00F73F78"/>
     <w:rsid w:val="00F74BAC"/>
     <w:rsid w:val="00F76C01"/>
     <w:rsid w:val="00F77F51"/>
@@ -17481,51 +20594,50 @@
     <w:rsid w:val="00F80787"/>
     <w:rsid w:val="00F82965"/>
     <w:rsid w:val="00F84A83"/>
     <w:rsid w:val="00F84D39"/>
     <w:rsid w:val="00F8571D"/>
     <w:rsid w:val="00F85C9A"/>
     <w:rsid w:val="00F87974"/>
     <w:rsid w:val="00F87B43"/>
     <w:rsid w:val="00F90FCB"/>
     <w:rsid w:val="00F9136E"/>
     <w:rsid w:val="00F9196E"/>
     <w:rsid w:val="00F920D5"/>
     <w:rsid w:val="00F920EF"/>
     <w:rsid w:val="00F9258B"/>
     <w:rsid w:val="00F92E1F"/>
     <w:rsid w:val="00F95663"/>
     <w:rsid w:val="00F96669"/>
     <w:rsid w:val="00F96D4F"/>
     <w:rsid w:val="00F96E2A"/>
     <w:rsid w:val="00FA17F9"/>
     <w:rsid w:val="00FA1C82"/>
     <w:rsid w:val="00FA3ECE"/>
     <w:rsid w:val="00FA6C3C"/>
     <w:rsid w:val="00FA7572"/>
     <w:rsid w:val="00FB30A3"/>
-    <w:rsid w:val="00FB3AC7"/>
     <w:rsid w:val="00FB552A"/>
     <w:rsid w:val="00FB71A6"/>
     <w:rsid w:val="00FC00B1"/>
     <w:rsid w:val="00FC053E"/>
     <w:rsid w:val="00FC15AD"/>
     <w:rsid w:val="00FC18FA"/>
     <w:rsid w:val="00FC265A"/>
     <w:rsid w:val="00FC2944"/>
     <w:rsid w:val="00FC2DDD"/>
     <w:rsid w:val="00FC4B13"/>
     <w:rsid w:val="00FC7FE8"/>
     <w:rsid w:val="00FD1807"/>
     <w:rsid w:val="00FD5CB1"/>
     <w:rsid w:val="00FD5EA5"/>
     <w:rsid w:val="00FE26E9"/>
     <w:rsid w:val="00FE6007"/>
     <w:rsid w:val="00FE6487"/>
     <w:rsid w:val="00FE6D1F"/>
     <w:rsid w:val="00FF0D5D"/>
     <w:rsid w:val="00FF40D8"/>
     <w:rsid w:val="00FF532A"/>
     <w:rsid w:val="00FF58BC"/>
     <w:rsid w:val="00FF5BC2"/>
     <w:rsid w:val="00FF6DEE"/>
   </w:rsids>
@@ -17536,51 +20648,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="23EFCE41"/>
   <w15:docId w15:val="{27D3F70F-8F05-47E2-97EA-912DA11644AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17707,51 +20819,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -17933,51 +21045,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE0A88"/>
+    <w:rsid w:val="00997EDB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0006733F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="AE4309" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
@@ -18107,51 +21219,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D35A29"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F45B27"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DB4217"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18270,61 +21382,62 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B613F1"/>
+    <w:rsid w:val="00AD6A8F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004D2381"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="221"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -18860,51 +21973,51 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00BD05AC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="47725142">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="324625881">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18922,54 +22035,54 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2108424811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cambridgeinternational.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgeinternational.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plasq.com/apps/comiclife/macwin/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.storyboardthat.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.animaker.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgeinternational.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wonderunit.com/storyboarder/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openoffice.org/product/impress.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goanimate4schools.com/public_index" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.videoscribe.co/en/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://products.office.com/en-gb/powerpoint" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.powtoon.com/edu-home/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cambridgeinternational.org" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
@@ -20007,51 +23120,51 @@
     <dgm:cxn modelId="{DBEEAB63-7662-46FB-A600-341974E3B9C7}" type="presOf" srcId="{688529A4-6DE7-47BA-BF55-C0256A10965A}" destId="{1D0A7C8F-E682-4EB4-99B8-B6725132EF50}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{4EF51F6E-6EE6-4D54-BA69-58A3CAC66A4F}" type="presOf" srcId="{57B9B14F-C50B-4190-82A7-764F917FE4CA}" destId="{CAB0D3CB-0011-4FF8-A9E5-FBDD187C10A0}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{1978A08E-6897-4053-A4CF-380BF700449E}" type="presOf" srcId="{23F7FE6E-E5A3-485E-A9EC-BBFE9CF685CA}" destId="{2A35C7AC-7D9A-44D2-93D4-CEC24CFC7C91}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{B100EBD0-BEAB-49A8-AC7E-1C0A96D70067}" srcId="{73622B48-B945-4EB3-BA9D-EFD0CBB393D2}" destId="{A9EC2AA5-776A-46E0-945C-B50BC50DA1C5}" srcOrd="0" destOrd="0" parTransId="{26599EA3-C1D5-4FB5-8DCA-D4F04759E49B}" sibTransId="{2139854C-89AB-4728-9FBE-BD7FE83ADB40}"/>
     <dgm:cxn modelId="{28CF0DE4-94E4-4895-9DBE-D725AB222E5F}" type="presOf" srcId="{688529A4-6DE7-47BA-BF55-C0256A10965A}" destId="{B26F26A1-0A0D-47B8-AD04-FD40A3C99FD0}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{55EB5BE7-F559-4147-9692-E9EA3D4079B2}" type="presOf" srcId="{57B9B14F-C50B-4190-82A7-764F917FE4CA}" destId="{95201100-1678-4FE1-BE9C-681EC0637D67}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{E428F5EA-313C-41D6-99D2-32567A79A096}" type="presOf" srcId="{23F7FE6E-E5A3-485E-A9EC-BBFE9CF685CA}" destId="{A6CE54B7-E98B-44FE-A9BA-FC734CA58A44}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{816C85EC-1A97-453D-BFB7-2257C796D6F8}" type="presOf" srcId="{C6DE1522-2075-4AFD-B64A-BC02E7F9FCCC}" destId="{BAA37956-D99F-4275-BC91-FF39D71A5E36}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{4AC9D6FA-F1F5-47D5-B3A9-4312B7FD0189}" srcId="{A9EC2AA5-776A-46E0-945C-B50BC50DA1C5}" destId="{C6DE1522-2075-4AFD-B64A-BC02E7F9FCCC}" srcOrd="0" destOrd="0" parTransId="{23F7FE6E-E5A3-485E-A9EC-BBFE9CF685CA}" sibTransId="{B0F7459E-DA63-41E0-A67E-004A7800D8C1}"/>
     <dgm:cxn modelId="{A82183FD-833C-4711-9AC9-C77F7C92F8CE}" type="presOf" srcId="{840AE890-518E-47C1-982B-A8DB20F05370}" destId="{56A97E58-B1EF-4508-8A08-FEA6C43E12E4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{066CA787-5B53-4CAC-9560-59018412B41F}" type="presParOf" srcId="{1CD571C8-1952-4C43-ACA7-7ED9D49B9601}" destId="{5C18D55F-85CB-4278-82EB-D782E5E771EB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{5B1FF962-5E0E-4473-8E10-8D66927FDB81}" type="presParOf" srcId="{1CD571C8-1952-4C43-ACA7-7ED9D49B9601}" destId="{2A35C7AC-7D9A-44D2-93D4-CEC24CFC7C91}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{F3F5A111-28BD-41FB-964D-0ADDF892965E}" type="presParOf" srcId="{2A35C7AC-7D9A-44D2-93D4-CEC24CFC7C91}" destId="{A6CE54B7-E98B-44FE-A9BA-FC734CA58A44}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{E10E6618-ED60-43D9-A1B7-BD25C4630DBB}" type="presParOf" srcId="{1CD571C8-1952-4C43-ACA7-7ED9D49B9601}" destId="{BAA37956-D99F-4275-BC91-FF39D71A5E36}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{A1012135-F2D6-4963-B2C1-4CB7EDC9E585}" type="presParOf" srcId="{1CD571C8-1952-4C43-ACA7-7ED9D49B9601}" destId="{95201100-1678-4FE1-BE9C-681EC0637D67}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{6F867454-411C-443C-B3F8-2792C756BF40}" type="presParOf" srcId="{95201100-1678-4FE1-BE9C-681EC0637D67}" destId="{CAB0D3CB-0011-4FF8-A9E5-FBDD187C10A0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{AAD76BFD-CECA-4AE2-A55E-F7BA407DA454}" type="presParOf" srcId="{1CD571C8-1952-4C43-ACA7-7ED9D49B9601}" destId="{56A97E58-B1EF-4508-8A08-FEA6C43E12E4}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{D9C610B9-4E98-43F0-AB48-E3604EC5C62E}" type="presParOf" srcId="{1CD571C8-1952-4C43-ACA7-7ED9D49B9601}" destId="{1D0A7C8F-E682-4EB4-99B8-B6725132EF50}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{2DEE6ABC-93F7-4A8A-A164-AE9D4DCB8BA0}" type="presParOf" srcId="{1D0A7C8F-E682-4EB4-99B8-B6725132EF50}" destId="{B26F26A1-0A0D-47B8-AD04-FD40A3C99FD0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
     <dgm:cxn modelId="{DB3BD865-AE68-40F3-B687-9FADB8A1A8C1}" type="presParOf" srcId="{1CD571C8-1952-4C43-ACA7-7ED9D49B9601}" destId="{0F9BE93E-C291-42AA-A94A-537CC33AC6DE}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId23" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId27" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{5C18D55F-85CB-4278-82EB-D782E5E771EB}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1535017" y="1071893"/>
           <a:ext cx="816165" cy="816165"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
@@ -22154,138 +25267,56 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...77 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9ad1216b-cdc1-40e2-a0c2-94597fd44697" xmlns:ns3="3fcf4a81-aca0-43b6-bff7-87efdc296efa" xmlns:ns4="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f273b407d20b6eb33550fabe3d54ad2e" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100370FC16EDE49814FBBE83568B9FA2901" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1a1a12a82e1e58ec006b5f330e78af19">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9ad1216b-cdc1-40e2-a0c2-94597fd44697" xmlns:ns3="3fcf4a81-aca0-43b6-bff7-87efdc296efa" xmlns:ns4="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea13ad5320a9d352dbd35361db45168c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
     <xsd:import namespace="3fcf4a81-aca0-43b6-bff7-87efdc296efa"/>
     <xsd:import namespace="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
@@ -22498,142 +25529,230 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">7VPTP7ZE6X33-1933993375-2637</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">
+      <Url>https://cambridgeorg.sharepoint.com/sites/cie/education/pd/Curriculum_Support/_layouts/15/DocIdRedir.aspx?ID=7VPTP7ZE6X33-1933993375-2637</Url>
+      <Description>7VPTP7ZE6X33-1933993375-2637</Description>
+    </_dlc_DocIdUrl>
+    <SharedWithUsers xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">
+      <UserInfo>
+        <DisplayName>Karolyn Feliciani</DisplayName>
+        <AccountId>708</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3fcf4a81-aca0-43b6-bff7-87efdc296efa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27F25BC4-B7ED-4115-888F-6A294D87E71A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DC2C572-094B-4719-9D6A-06403693AFEF}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3D29232-B0D9-447D-9359-5411932EB91B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
     <ds:schemaRef ds:uri="3fcf4a81-aca0-43b6-bff7-87efdc296efa"/>
     <ds:schemaRef ds:uri="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92936EEF-25A4-411A-B087-18FE4C3A46D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D47B92BC-7EA0-4758-8BA1-CDB8DA387D64}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b"/>
+    <ds:schemaRef ds:uri="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
+    <ds:schemaRef ds:uri="3fcf4a81-aca0-43b6-bff7-87efdc296efa"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{516A6C34-2AFF-43A2-91D3-C1CA13FFB4B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" enabled="0" method="" siteId="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>35251</Characters>
+  <Pages>25</Pages>
+  <Words>6817</Words>
+  <Characters>35994</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>293</Lines>
-  <Paragraphs>82</Paragraphs>
+  <Lines>927</Lines>
+  <Paragraphs>333</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cambridge Assessment</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41353</CharactersWithSpaces>
+  <CharactersWithSpaces>42518</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="138" baseType="variant">
       <vt:variant>
         <vt:i4>3801136</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>101</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.cambridgeinternational.org/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5046389</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -23033,33 +26152,33 @@
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anna Parrott</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100370FC16EDE49814FBBE83568B9FA2901</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>7d2d4a52-1f67-425c-b264-65c2395cbd18</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>c90d9a60-de4f-4cef-899b-a08085b94d60</vt:lpwstr>
   </property>
 </Properties>
 </file>