--- v0 (2025-12-15)
+++ v1 (2026-05-06)
@@ -612,51 +612,51 @@
     <w:p w14:paraId="783D13E8" w14:textId="1DCE21F4" w:rsidR="009949FF" w:rsidRPr="00671BFF" w:rsidRDefault="009949FF" w:rsidP="00671BFF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
           <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="D74120"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671BFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="D74120"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15609941" w14:textId="1EA67A47" w:rsidR="00A3259A" w:rsidRDefault="00B613F1">
+    <w:p w14:paraId="15609941" w14:textId="1403F601" w:rsidR="00A3259A" w:rsidRDefault="00B613F1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -690,67 +690,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00A3259A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc204257955 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00A3259A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00A3259A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A3259A">
+        <w:r w:rsidR="00161C7E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00A3259A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35E41E11" w14:textId="69A7FDB3" w:rsidR="00A3259A" w:rsidRDefault="00A3259A">
+    <w:p w14:paraId="35E41E11" w14:textId="04C9E6EF" w:rsidR="00A3259A" w:rsidRDefault="00A3259A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc204257956" w:history="1">
         <w:r w:rsidRPr="00110002">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.Themes and text summary</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -763,67 +763,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc204257956 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00161C7E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B6248A6" w14:textId="1DAB0AD6" w:rsidR="00A3259A" w:rsidRDefault="00A3259A">
+    <w:p w14:paraId="0B6248A6" w14:textId="75243216" w:rsidR="00A3259A" w:rsidRDefault="00A3259A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc204257957" w:history="1">
         <w:r w:rsidRPr="00110002">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2. Character summaries and quotations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -836,67 +836,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc204257957 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00161C7E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5489ACF2" w14:textId="277D1E6E" w:rsidR="00A3259A" w:rsidRDefault="00A3259A">
+    <w:p w14:paraId="5489ACF2" w14:textId="398F8617" w:rsidR="00A3259A" w:rsidRDefault="00A3259A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc204257958" w:history="1">
         <w:r w:rsidRPr="00110002">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3. Character animations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -909,67 +909,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc204257958 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00161C7E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40BC92EF" w14:textId="10E843C1" w:rsidR="00A3259A" w:rsidRDefault="00A3259A">
+    <w:p w14:paraId="40BC92EF" w14:textId="204F7533" w:rsidR="00A3259A" w:rsidRDefault="00A3259A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc204257959" w:history="1">
         <w:r w:rsidRPr="00110002">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4. Reflection and activities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -982,67 +982,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc204257959 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00161C7E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D5DBE8E" w14:textId="6284DDFA" w:rsidR="00A3259A" w:rsidRDefault="00A3259A">
+    <w:p w14:paraId="1D5DBE8E" w14:textId="5C7E10DC" w:rsidR="00A3259A" w:rsidRDefault="00A3259A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc204257960" w:history="1">
         <w:r w:rsidRPr="00110002">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5. Quiz</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1055,67 +1055,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc204257960 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00161C7E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30641E5C" w14:textId="49B36F76" w:rsidR="00A3259A" w:rsidRDefault="00A3259A">
+    <w:p w14:paraId="30641E5C" w14:textId="2F02C035" w:rsidR="00A3259A" w:rsidRDefault="00A3259A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc204257961" w:history="1">
         <w:r w:rsidRPr="00110002">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Quiz answers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1128,51 +1128,51 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc204257961 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00161C7E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3005DB1A" w14:textId="0BED81EC" w:rsidR="004D2381" w:rsidRPr="00E23D6B" w:rsidRDefault="00B613F1" w:rsidP="0095231F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="E05206"/>
         </w:rPr>
         <w:sectPr w:rsidR="004D2381" w:rsidRPr="00E23D6B" w:rsidSect="00DB527F">
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
@@ -1200,62 +1200,62 @@
           <w:color w:val="E05206"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Section Head,1,A Head,2" </w:instrText>
       </w:r>
       <w:r w:rsidR="004D2381" w:rsidRPr="00E23D6B">
         <w:rPr>
           <w:b/>
           <w:color w:val="E05206"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEC78E9" w14:textId="6B10D9C8" w:rsidR="00805A06" w:rsidRPr="00671BFF" w:rsidRDefault="00C62033" w:rsidP="00671BFF">
       <w:pPr>
         <w:pStyle w:val="SectionHead"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
           <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
         </w:pBdr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc477435967"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc204257955"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc204257955"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc477435967"/>
       <w:r w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="116531B8" w14:textId="1BA2F965" w:rsidR="002A4076" w:rsidRPr="002E313A" w:rsidRDefault="002A4076" w:rsidP="004869FF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00752A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidRPr="0014334C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Teaching </w:t>
       </w:r>
       <w:r w:rsidRPr="00752A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -1609,114 +1609,67 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>first impressions of main characters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7153816C" w14:textId="77777777" w:rsidR="002A4076" w:rsidRDefault="002A4076" w:rsidP="004869FF">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5381F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>initial thoughts about the main themes or ideas in the text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E941C3D" w14:textId="31D0FC19" w:rsidR="001A4EE8" w:rsidRPr="00A345D3" w:rsidRDefault="001A4EE8" w:rsidP="001A4EE8">
-[...54 lines deleted...]
-    <w:p w14:paraId="34C5EF0C" w14:textId="77777777" w:rsidR="0027675D" w:rsidRPr="0039260A" w:rsidRDefault="0027675D" w:rsidP="0039260A">
+    <w:p w14:paraId="3641C511" w14:textId="77777777" w:rsidR="00161C7E" w:rsidRDefault="00161C7E" w:rsidP="005A14CB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E00E2B0" w14:textId="77777777" w:rsidR="005A14CB" w:rsidRDefault="005A14CB" w:rsidP="005A14CB">
+    <w:p w14:paraId="5BBBA7AD" w14:textId="77777777" w:rsidR="00161C7E" w:rsidRDefault="00161C7E" w:rsidP="005A14CB">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E00E2B0" w14:textId="1431F61E" w:rsidR="005A14CB" w:rsidRDefault="005A14CB" w:rsidP="005A14CB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00B122A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>he key words we use for the themes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in this </w:t>
       </w:r>
       <w:r w:rsidRPr="00646444">
@@ -1825,5705 +1778,6083 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D083C4" w14:textId="77777777" w:rsidR="005A14CB" w:rsidRPr="00B122A3" w:rsidRDefault="005A14CB" w:rsidP="005A14CB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="005A14CB" w:rsidRPr="00B122A3" w:rsidSect="005A14CB">
           <w:headerReference w:type="even" r:id="rId24"/>
           <w:headerReference w:type="default" r:id="rId25"/>
           <w:footerReference w:type="even" r:id="rId26"/>
           <w:footerReference w:type="default" r:id="rId27"/>
           <w:headerReference w:type="first" r:id="rId28"/>
           <w:footerReference w:type="first" r:id="rId29"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1109" w:right="1133" w:bottom="1440" w:left="1134" w:header="568" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C23087B" w14:textId="0CA1C317" w:rsidR="0027675D" w:rsidRPr="00671BFF" w:rsidRDefault="0027675D" w:rsidP="0027675D">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="005C64EF" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="D74120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00671BFF">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Animation videos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7398CF3B" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Teaching Pack</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be used with the videos which were produced using the software </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Video Scribe </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00481D58">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>www.videoscribe.co/en/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, but a range of other alternative animation and storyboarding tools may equally be used:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4853034B" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00481D58">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.story</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00481D58">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>boardthat.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00481D58">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Online digital storytelling tool – free and pay for subscriptions available</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B23C06" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00481D58">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://wonderunit.com/storyboarder/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57B57B9C" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Storyboarding software – free to download, but </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be installed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6853E9CF" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00481D58">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.powtoon.com/edu-home/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Online video and animation creation – free and pay for subscriptions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763D97BE" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00481D58">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.animaker.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Online animated video creator – free and pay for subscriptions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F3434B" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00481D58">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://goanimate4schools.com/public_index</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Online storyboard, scene and video creation tool – pay for subscription</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1669640C" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00481D58">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>http://plasq.com/apps/comiclife/macwin/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="642FE4FE" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Downloadable and app-based tools for creating comic books</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C70CCCD" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00481D58">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.openoffice.org/product/impress.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6D96DC" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A tool for creating multimedia presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D414D37" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00481D58">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="4A4A4A" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://products.office.com/en-gb/powerpoint</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D3C01EA" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Microsoft PowerPoint for simple presentations as well as more complex multimedia presentations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522213B2" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The teaching pack and videos aim to help learners to understand and think about the key events and themes of the text, key quotations and their meanings, the significance of character behaviour, relationships and actions and how characters are depicted in the set text being studied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005A7B85" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EA5B0C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="D74120"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57916D25" wp14:editId="01151177">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662341" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB584C9" wp14:editId="6CC867B2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>32385</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>255270</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="395605" cy="395605"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="559315628" name="Picture 559315628" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
+            <wp:docPr id="470864933" name="Picture 559315628" descr="A white book in a circle&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="470864933" name="Picture 559315628" descr="A white book in a circle&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId39">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="395605" cy="395605"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lesson resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A41475A" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Included in this pack are some resources to use with your learners. You may ask your learners to create their own worksheets </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these, around another text, which they are studying:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255B1DB7" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Character summaries and quotations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – learners create their own character summaries including quotations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338FCB6D" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Character animations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – after watching the animation, learners can work in pairs to fill in the blank worksheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7BD530" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reflection </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– after reading the text / watching the videos, learners reflect, consider and explore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAE5BF1" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quiz – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a fun quiz to test the learners’ knowledge of the text before or after watching the videos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0A0DA9" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBACF74" w14:textId="77777777" w:rsidR="00481D58" w:rsidRPr="00481D58" w:rsidRDefault="00481D58" w:rsidP="00481D58">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609CE586" w14:textId="77777777" w:rsidR="003F26AF" w:rsidRPr="00314472" w:rsidRDefault="003F26AF" w:rsidP="003F26AF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319F7A1F" w14:textId="77777777" w:rsidR="00A345D3" w:rsidRPr="00805A06" w:rsidRDefault="00A345D3" w:rsidP="00A345D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00A345D3" w:rsidRPr="00805A06" w:rsidSect="00DB527F">
+          <w:headerReference w:type="even" r:id="rId40"/>
+          <w:headerReference w:type="default" r:id="rId41"/>
+          <w:footerReference w:type="even" r:id="rId42"/>
+          <w:footerReference w:type="default" r:id="rId43"/>
+          <w:headerReference w:type="first" r:id="rId44"/>
+          <w:footerReference w:type="first" r:id="rId45"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1109" w:right="1133" w:bottom="1440" w:left="1134" w:header="568" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B07368" w14:textId="2B140391" w:rsidR="00C54591" w:rsidRPr="00671BFF" w:rsidRDefault="00284FCD" w:rsidP="00671BFF">
+      <w:pPr>
+        <w:pStyle w:val="SectionHead"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc204257956"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00671BFF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004869FF" w:rsidRPr="00671BFF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41B80" w:rsidRPr="00671BFF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5BE9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t>hem</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5BE9" w:rsidRPr="00982B53">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5BE9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t>and t</w:t>
+      </w:r>
+      <w:r w:rsidR="0081541A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t>ext summary</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="7C955D34" w14:textId="5D519FF9" w:rsidR="0082383A" w:rsidRDefault="00E74044" w:rsidP="00012F00">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc505787246"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc509500531"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc8310760"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc9433236"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc503445555"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Some of the themes </w:t>
+      </w:r>
+      <w:r w:rsidR="00083B9A" w:rsidRPr="004E3C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hinonyerem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Odimba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00083B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0082383A" w:rsidRPr="008D11DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">explores </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="0082383A" w:rsidRPr="008D11DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D8DD1D" w14:textId="04F92DAB" w:rsidR="00767D6E" w:rsidRPr="00767D6E" w:rsidRDefault="00767D6E" w:rsidP="00767D6E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>family relationships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A77C0D" w14:textId="59D52869" w:rsidR="00767D6E" w:rsidRPr="00767D6E" w:rsidRDefault="00767D6E" w:rsidP="00767D6E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dreams and ambitions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4EC262" w14:textId="4292337C" w:rsidR="00767D6E" w:rsidRPr="00767D6E" w:rsidRDefault="00767D6E" w:rsidP="00767D6E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>having fun/ celebrating beauty - and pageants!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E840443" w14:textId="2D901487" w:rsidR="00767D6E" w:rsidRPr="00767D6E" w:rsidRDefault="00767D6E" w:rsidP="00767D6E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>economic hardship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A4764C" w14:textId="6650599C" w:rsidR="00767D6E" w:rsidRPr="00767D6E" w:rsidRDefault="00767D6E" w:rsidP="00767D6E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>local/national politics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155B3A79" w14:textId="576C44AA" w:rsidR="00767D6E" w:rsidRPr="00767D6E" w:rsidRDefault="00767D6E" w:rsidP="00767D6E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>racial tensions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4D3FE6" w14:textId="1775BA9D" w:rsidR="00767D6E" w:rsidRPr="00767D6E" w:rsidRDefault="00767D6E" w:rsidP="00767D6E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The play is set in 1960s and features a black family living in Bristol, England, during the Bristol </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">us </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">oycott. During the boycott, civil rights activists </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>protested against</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the refusal by the Bristol Bus Company to employ </w:t>
+      </w:r>
+      <w:r w:rsidR="00733080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lack or Asian drivers or conductors.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9741" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="8470"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000D21FB" w:rsidRPr="00384162" w14:paraId="777B54D7" w14:textId="77777777" w:rsidTr="00982B53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B786BE" w14:textId="3BBE7842" w:rsidR="000D21FB" w:rsidRPr="00D364DA" w:rsidRDefault="000D21FB" w:rsidP="00794F9E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D364DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Act 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8470" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0425C08F" w14:textId="6E0E1B3C" w:rsidR="00863942" w:rsidRPr="00767D6E" w:rsidRDefault="00863942" w:rsidP="00863942">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Christmas Day, 1962. The play opens in the James</w:t>
+            </w:r>
+            <w:r w:rsidR="000261D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> home. We see the daughter, Princess, 10 years old, playing at being a beauty queen. Mavis, her mother, asks her and her brother, Wendell Junior, to help with chores. There is an unexpected knock at the door. It is Mavis’s husband, Wendell James, who left her over </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA0F7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>nine</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> years ago. Mavis acts aggressively towards him, not wanting to let him in; but when he introduces her to his </w:t>
+            </w:r>
+            <w:r w:rsidR="00311D29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>nine</w:t>
+            </w:r>
+            <w:r w:rsidR="00311D29" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-year-old</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> daughter, Lorna, she agrees that Lorna can stay with them, but not Wendell, although she does invite them both to have Christmas dinner. Princess is confused by her father’s appearance but is friendly towards Lorna. </w:t>
+            </w:r>
+            <w:r w:rsidR="00311D29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wendell </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Junior is rude to his father and very angry at the way he hurt them by leaving; unlike Princess, he can remember their father. Their friendly neighbour, Margot, returns to share a festive drink with Mavis, and is intrigued by Wendell.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3758E4B9" w14:textId="2F45E370" w:rsidR="00863942" w:rsidRPr="00767D6E" w:rsidRDefault="00863942" w:rsidP="00863942">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">A few days later, Wendell is looking after Lorna and Princess and takes them to Bristol docks where he is trying to find steady work to help support his family, instead of resorting </w:t>
+            </w:r>
+            <w:r w:rsidR="00C23872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">back </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">to being ‘The Hustler’, who cheats to get what he wants. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F516DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wendell </w:t>
+            </w:r>
+            <w:r w:rsidR="00F516DC" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and his friend Leon find the girls on their own. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F516DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wendell </w:t>
+            </w:r>
+            <w:r w:rsidR="00F516DC" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is very critical, believing their father is not looking after the girls properly. While Leon takes the girls home, he argues with his father and they come to blows, with Wendell defeating </w:t>
+            </w:r>
+            <w:r w:rsidR="00F516DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wendell </w:t>
+            </w:r>
+            <w:r w:rsidR="00F516DC" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, who cries bitterly.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BDA0EEB" w14:textId="3FF2FBF0" w:rsidR="000D21FB" w:rsidRPr="00384162" w:rsidRDefault="00863942" w:rsidP="00580919">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Later on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, in January 1963, Wendell is spending more time at the James house. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F516DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wendell </w:t>
+            </w:r>
+            <w:r w:rsidR="00F516DC" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Leon talk about the Bristol Bus Company’s race bar, and the talk of a boycott. Wendell senses a just </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>cause</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> he can support. He tells </w:t>
+            </w:r>
+            <w:r w:rsidR="00F516DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wendell </w:t>
+            </w:r>
+            <w:r w:rsidR="00F516DC" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> about how he fought in the War for Britain but </w:t>
+            </w:r>
+            <w:r w:rsidR="009C5D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>was surprised to find</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> racism when he </w:t>
+            </w:r>
+            <w:r w:rsidR="00216507">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>arrived in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Britain</w:t>
+            </w:r>
+            <w:r w:rsidR="00216507">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> struggled to find work. </w:t>
+            </w:r>
+            <w:r w:rsidR="00311D29" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wendell </w:t>
+            </w:r>
+            <w:r w:rsidR="006C6CC7" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is unsympathetic. However, Wendell is very polite and charming, and Princess persuades her mother to let Wendell stay with them as well as Lorna.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27C81DAB" w14:textId="77777777" w:rsidR="000D21FB" w:rsidRDefault="000D21FB" w:rsidP="0082383A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9741" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="8470"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00580919" w:rsidRPr="00384162" w14:paraId="4053068B" w14:textId="77777777" w:rsidTr="00D05BFD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2095438D" w14:textId="534CEAE3" w:rsidR="00580919" w:rsidRPr="00D364DA" w:rsidRDefault="00580919" w:rsidP="00D05BFD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D364DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Act </w:t>
+            </w:r>
+            <w:r w:rsidR="002434DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8470" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21309C51" w14:textId="18EA42DA" w:rsidR="001E27AB" w:rsidRPr="00767D6E" w:rsidRDefault="001E27AB" w:rsidP="001E27AB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 1963. Lorna now goes to school with Princess. One of the girls invites Lorna to her birthday party, but not Princess. Princess is very upset about this; but there’s nothing her parents can do. Wendell continues to be charming to Mavis, with some signs she is warming towards him. They go with Margot to a club which welcomes people of different races, and they enjoy themselves. However, back home, Margot and Wendell argue heatedly over the rising protests over the Bus Company colour bar. Mavis and Margot’s friendship breaks down over it, because Margot </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB5BD2" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB5BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sympathise with her situation. Mavis tries to explain how they first looked forward to making a life in Britain, in contrast to the discrimination they faced when it came to finding work.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60E99C3A" w14:textId="793EEC84" w:rsidR="001E27AB" w:rsidRPr="00767D6E" w:rsidRDefault="001E27AB" w:rsidP="001E27AB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meanwhile, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F56546" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wendell Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gets into trouble with some white youths, who attack him and his friends; Lorna supports the white community, which causes tensions with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Princess. Wendell leaves angrily, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C11E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">saying he is going to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">find out who attacked </w:t>
+            </w:r>
+            <w:r w:rsidR="00F56546" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wendell Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and to deal with them, but he leaves Mavis worried for his safety, and Lorna wanting to go back to her own mother, who has had mental health problems and is in hospital.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="194D2A0D" w14:textId="52833C9C" w:rsidR="00580919" w:rsidRPr="00384162" w:rsidRDefault="001E27AB" w:rsidP="00E5598C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">By August, Wendell has been accepted a little more by Mavis. One day they </w:t>
+            </w:r>
+            <w:r w:rsidR="00925301">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>visit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> some customers of hers to measure for curtains – they walk, because they have joined the bus boycott </w:t>
+            </w:r>
+            <w:r w:rsidR="00543561">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> refuse to use the buses </w:t>
+            </w:r>
+            <w:r w:rsidR="00543561">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> protest </w:t>
+            </w:r>
+            <w:r w:rsidR="00543561">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>to the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colour bar. </w:t>
+            </w:r>
+            <w:r w:rsidR="006A72C6" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wendell Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has not grown more accepting of his father. They still argue, despite Wendell making efforts to get to know </w:t>
+            </w:r>
+            <w:r w:rsidR="006A72C6" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wendell Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> more, such as praising his interest in photography. One day, </w:t>
+            </w:r>
+            <w:r w:rsidR="006A72C6" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wendell Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gets his savings and gives </w:t>
+            </w:r>
+            <w:r w:rsidR="006A72C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>it</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to Wendell and orders him to go back to Liverpool, or anywhere except Bristol. He says he </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE6235" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE6235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> like his father because he hurt his mother. Wendell is hurt and leaves without the money. Princess has heard everything and is upset. She takes a pair of scissors and cuts up her pageant costume while kicking and screaming.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6250D6B5" w14:textId="77777777" w:rsidR="00580919" w:rsidRDefault="00580919" w:rsidP="0082383A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9741" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="8470"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00580919" w:rsidRPr="00384162" w14:paraId="46DBCF01" w14:textId="77777777" w:rsidTr="00D05BFD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B4A7E3" w14:textId="343F00DF" w:rsidR="00580919" w:rsidRPr="00D364DA" w:rsidRDefault="00580919" w:rsidP="00D05BFD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D364DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Act</w:t>
+            </w:r>
+            <w:r w:rsidR="008A34D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8470" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C1EBCF" w14:textId="55719025" w:rsidR="002434DD" w:rsidRPr="00767D6E" w:rsidRDefault="002434DD" w:rsidP="002434DD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">August 1963. Princess is missing, and Mavis is distraught because she has found Princess’s cut-off hair in the bin and fears for her. </w:t>
+            </w:r>
+            <w:r w:rsidR="006A72C6" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wendell Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Leon stay with Lorna while Mavis goes to look for Princess. Meanwhile, Margot finds Princess in her flat. Princess tells her she has run away. Margot comforts her by finding an old ball gown to wear, and puts her to bed in her own flat, having told Mavis</w:t>
+            </w:r>
+            <w:r w:rsidR="006A72C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Princess is safe.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A803C8B" w14:textId="4CB6B6C3" w:rsidR="002434DD" w:rsidRPr="00767D6E" w:rsidRDefault="002434DD" w:rsidP="002434DD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The next day, Margot takes Princess home and admires </w:t>
+            </w:r>
+            <w:r w:rsidR="006A72C6" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wendell Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>’s photographs which he has hung around the flat. Mavis thanks Margot for looking after Princess, and their friendship is rekindled.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="449F59E4" w14:textId="19FE363F" w:rsidR="002434DD" w:rsidRPr="00767D6E" w:rsidRDefault="002434DD" w:rsidP="002434DD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Three days later, Wendell returns; Mavis is furious, because she did</w:t>
+            </w:r>
+            <w:r w:rsidR="006A72C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> know where he was, and she tells him to leave. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C82B4F" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wendell Junior </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>believes Wendell took his money but did</w:t>
+            </w:r>
+            <w:r w:rsidR="00C82B4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leave, so tells him he</w:t>
+            </w:r>
+            <w:r w:rsidR="00C82B4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a thief; but Wendell says he did</w:t>
+            </w:r>
+            <w:r w:rsidR="00C82B4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> take the money. At this opportune moment, Margot appears with the bag of money, which Princess had left in her flat to pay for the two of them to run away to </w:t>
+            </w:r>
+            <w:r w:rsidR="004A02C5" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Weston-Super-Mare</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> together. Wendell explains that he</w:t>
+            </w:r>
+            <w:r w:rsidR="00C82B4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> been helping the boycott, and they believe they might win. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C82B4F" w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wendell Junior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Mavis are amazed. Wendell sends the children to their rooms, saying he wants to speak with his wife – he kisses her, takes out a ring and proposes marriage (again!). Although Mavis does</w:t>
+            </w:r>
+            <w:r w:rsidR="00C82B4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agree, she does</w:t>
+            </w:r>
+            <w:r w:rsidR="00C82B4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> refuse, but she tells him he needs to be there and get to know his own children.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30485EEA" w14:textId="44C77E24" w:rsidR="002434DD" w:rsidRPr="00767D6E" w:rsidRDefault="002434DD" w:rsidP="002434DD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>On 28 August, the James family dress up and get ready to go out together – as the radio announces the ending of the Bus Company’s colour bar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329986F9" w14:textId="4A0599FE" w:rsidR="00580919" w:rsidRPr="00384162" w:rsidRDefault="002434DD" w:rsidP="002434DD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The play ends with Princess having dressed Wendell for a pretend beauty pageant. Wendell is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>making an effort</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to get to know his children, and what</w:t>
+            </w:r>
+            <w:r w:rsidR="006C4AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> important to them. Wendell sheepishly plays along but is also amazed at the extent of Princess’s world. The stage explodes into a pageant, with a grand parade of beauty queens who look like Princess. She celebrates by putting on her crown and bowing with the other beauty queens</w:t>
+            </w:r>
+            <w:r w:rsidR="000564D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as the play closes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00767D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0B8007B7" w14:textId="77777777" w:rsidR="00580919" w:rsidRDefault="00580919" w:rsidP="0082383A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D182B60" w14:textId="77777777" w:rsidR="0081541A" w:rsidRDefault="0081541A" w:rsidP="004541AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EA5B0C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0081541A" w:rsidSect="00DB527F">
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="even" r:id="rId47"/>
+          <w:footerReference w:type="default" r:id="rId48"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="0" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9BE78F" w14:textId="638B3973" w:rsidR="0081541A" w:rsidRPr="00671BFF" w:rsidRDefault="0081541A" w:rsidP="004E0D26">
+      <w:pPr>
+        <w:pStyle w:val="SectionHead"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc204257957"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56E9A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t>. Character</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> summaries and quotations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="1A9371C5" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="00E56E9A" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E56E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Princess James</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2580588D" w14:textId="04102C9C" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The play opens with Princess playing her favourite game, pretending to be a beauty queen in a pageant. She has a vivid imagination and keeps a special cupboard for her dressing-up clothes. She is made aware of her family’s relative poverty when she asks why there are no presents for her under the tree, and her mother explains that she isn’t getting any orders for the curtains she makes at that time of year, so they don’t have money to spend on presents. She accepts this cheerfully.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D1F13A" w14:textId="7B8C165D" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Princess argues frequently with her </w:t>
+      </w:r>
+      <w:r w:rsidR="004A02C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>17-year-old</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brother, Wendell Junior, but they play as much as they argue, like any siblings. She is surprised when her father, Wendell, suddenly appears, because she doesn’t remember him - she was a baby when he left them. She quickly warms to him and later helps persuade her mother to let him stay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2011A7" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">She welcomes her half-sister, Lorna and generously shares her own games with her. At first the half-sisters are firm friends. Later, however, some of the schoolchildren are racist and one girl invites Lorna to her party, because she physically fits in with them, but not Princess. This makes Princess more aware of her own </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>race</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and she becomes dissatisfied with her appearance, wishing she had green or blue eyes, and later she destroys her beauty costumes, because ‘beauty queens can’t look like her’. She cuts her hair off because Margot praises Lorna’s straight hair for being ‘as pretty as a doll’s’. Princess becomes aware of the racist attitudes of some of the people around her. The ending of the colour bar by the Bristol Bus Company towards the end of the play helps to show her that different races can be treated equally. Her family help Princess to feel good about herself again. She happily celebrates the beauty of black pageant queens with her father at the end of the play.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55521214" w14:textId="67DABC77" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00515FED">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Princess loves being with the neighbour, Margot, who hasn’t got children of her own and who spoils her. They talk of going on an outing to the beauty pageant at </w:t>
+      </w:r>
+      <w:r w:rsidR="004A02C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Weston-Super-Mare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and having ice creams on the beach. When Lorna cruelly tells her she doesn’t want a sister, Princess runs away to Margot’s to get away from her own home and family, hoping that Margot will go with her to Weston. Margot is kind to her, calming her, giving her a ball gown to wear and putting her to bed, and then helping to make things right with her mother.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488C5E02" w14:textId="09A497DF" w:rsidR="004E0D26" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Princess is growing up during the play, as she watches the adults develop their complex relationships with each other, and with her older brother. She experiences how cruel some people can be, such as some of the schoolchildren, and for a while she is very unhappy and doesn’t want to go to school. However, by the end of the play, Princess has seen that black people are valued and equal and has learned to like herself again – as she imagines ‘a pageant where all the beauty queens look like her’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A62F79E" w14:textId="77777777" w:rsidR="004E0D26" w:rsidRDefault="004E0D26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="14029" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="EA510C"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4621"/>
+        <w:gridCol w:w="9408"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E579DC" w:rsidRPr="0019206D" w14:paraId="0CF7DFA7" w14:textId="77777777" w:rsidTr="004E0D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAA2B83" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019206D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Quotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0153F558" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019206D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This suggests…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579DC" w:rsidRPr="0019206D" w14:paraId="42CB87A8" w14:textId="77777777" w:rsidTr="004E0D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C4BC35E" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘If someone is cold all the time, you wouldn’t let them stay out in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t>cold</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> would you? You’re too kind like that aren’t you Mummy?’ (Princess)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2192A6E2" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t>Act 1, Scene 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61E2545E" w14:textId="32A1977B" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>...that Princess longs to have her father staying permanently at home. Here, she tries hard to appeal to her mother’s sympathy for Wendell so that her mother will allow him to stay.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579DC" w:rsidRPr="0019206D" w14:paraId="447F7982" w14:textId="77777777" w:rsidTr="004E0D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15201099" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t>‘Is my hair pretty too Mummy?’ (Princess)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A298BE3" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t>Act 2, Scene 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9408" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E82FD2" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>... that Princess is becoming more aware of others’ racist attitudes towards her. Lorna has just been complemented on her hair.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579DC" w:rsidRPr="0019206D" w14:paraId="28D74A49" w14:textId="77777777" w:rsidTr="004E0D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6965518E" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‘They tell me to go away. Go back where I came from. What does that mean?’ (Princess)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF6B2EA" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Act 3, Scene 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9408" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="093A9E4B" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>... how Princess, who was born in Britain, doesn’t understand what the unkind comments mean, which are said to her by racist children at her school.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF2B80" w:rsidRPr="00DF2B80" w14:paraId="55A60307" w14:textId="77777777" w:rsidTr="004E0D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14029" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFB6030" w14:textId="7409602D" w:rsidR="00536A78" w:rsidRPr="00DF2B80" w:rsidRDefault="00536A78" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Thematic essay prompt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00536A78" w:rsidRPr="0019206D" w14:paraId="327C8379" w14:textId="77777777" w:rsidTr="004E0D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14029" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B8F153" w14:textId="75863E79" w:rsidR="00DF2B80" w:rsidRPr="00DF2B80" w:rsidRDefault="00DF2B80" w:rsidP="00DF2B80">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>How does Princess’s understanding of herself and the world around her change throughout the play?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="770EDA5C" w14:textId="77777777" w:rsidR="00DF2B80" w:rsidRPr="00DF2B80" w:rsidRDefault="00DF2B80" w:rsidP="00DF2B80">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Use the three quotations as evidence.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7098D6FC" w14:textId="152F5DCF" w:rsidR="00536A78" w:rsidRDefault="00DF2B80" w:rsidP="00DF2B80">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encourage </w:t>
+            </w:r>
+            <w:r w:rsidR="00A003EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>learner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s to link her personal journey to wider social issues.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D136741" w14:textId="77777777" w:rsidR="00D2254F" w:rsidRDefault="00D2254F" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66499E58" w14:textId="0898EDFA" w:rsidR="00E579DC" w:rsidRPr="00EB4A18" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wendell James</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314C8F47" w14:textId="351607F9" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Wendell is ‘The Hustler’ of the title – a swindler who cheats and lies to get his own way. He is the father of Princess and Wendell Junior, and husband to Mavis. He left his family 10 years ago and began a relationship in Liverpool leading to a daughter, Lorna. He suddenly turns up unannounced on Christmas Day, arrogantly thinking that Mavis will ask him and Lorna to stay. He is surprised at Mavis’s anger towards him; he has not considered how hard he made their lives by leaving. He doesn’t apologise for abandoning Mavis and their two children, nor for selfishly assuming Mavis will care for Lorna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6121738D" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the play, like the Hustler he is, Wendell tries different ways to ingratiate himself with Mavis and rejoin the family. He tries to make Mavis feel guilty, reminds her how happy they used to be, flatters her, and appeals for sympathy. Mavis is adamant that if he wants to resume his role in the family, he </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be responsible and contribute financially, which means he </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> take a job, but he also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be a proper father, which means loving and caring for his children and taking the time to get to know them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5AE37A" w14:textId="6A4D3B19" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> he is reckless, such as taking the girls to the docks and leaving them alone while he looks for work and sees his friends. While Princess doesn’t remember him and is pleased to accept him, Wendell Junior remembers Mavis’s grief when his father left, so is very angry to see his father return as though nothing has happened. Wendell’s response to his son’s anger is to overpower him physically and force him to concede, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">rather than talking to him to establish a caring relationship. However, he is shocked when </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wendell </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6CC7" w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Junior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offers him his savings to leave them alone again, which forces him to acknowledge his failure as a father. He decides to get to know </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wendell </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6CC7" w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Junior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> better; he encourages his love for photography and responds angrily when </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wendell </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6CC7" w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Junior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and his friends are attacked on the streets during the protest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D5B7CE" w14:textId="2FE10DEB" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Wendell shares some of his experiences as an immigrant. Although he fought for Britain in the army and then was encouraged to come to Britain to work, he discovered prejudice here kept him out of the more responsible jobs and made it difficult to find any work at all. When he gets involved with the bus boycott, he feels united with the community to change attitudes, and he works hard with the protesters. Their success at getting the colour bar lifted gives him hope for his future and encourages him to commit to his family.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F936AC" w14:textId="67DFB00F" w:rsidR="00E579DC" w:rsidRPr="0004002C" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mavis finally agrees to Wendell moving back in after he shows his sincerity and commitment by proposing to her again. She approves of how he is changing his attitudes, like the Bristol Bus Company, and is developing his relationships with his children. The ending of the play is full of hope for the family’s future, as Wendell rather sheepishly allows Princess to dress him up for a beauty pageant, and they celebrate the beauty of women who look like Princess.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4621"/>
+        <w:gridCol w:w="9266"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E579DC" w:rsidRPr="0019206D" w14:paraId="55D6A091" w14:textId="77777777" w:rsidTr="004E0D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB86456" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019206D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FEDEE2A" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019206D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This suggests…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579DC" w:rsidRPr="0019206D" w14:paraId="386D670C" w14:textId="77777777" w:rsidTr="004E0D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DAB651" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t>‘What ‘</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t>appen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> far yuh to get so cruel Mavis?’ (Wendell)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5290FA85" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t>Act 1, Scene 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE7A9E5" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>...Wendell’s arrogance and thoughtlessness in blaming Mavis for the breakdown in their relationship instead of accepting responsibility for abandoning her.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579DC" w:rsidRPr="0019206D" w14:paraId="620DEE63" w14:textId="77777777" w:rsidTr="004E0D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5816FB51" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘It’s not Wendell’s fault that the world </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>look</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at us like we lesser. Look at us somehow as second-class citizens.’ (Mavis)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B448F7" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Act 2, Scene 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="135FECD9" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>...Mavis’s understanding of the difficulties due to prejudice which Wendell faces in finding suitable work.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579DC" w:rsidRPr="0019206D" w14:paraId="58C2160B" w14:textId="77777777" w:rsidTr="004E0D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7F3696" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‘Yuh do dis? Mi never in mi life see any ting like dis Princess...’ (Wendell)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A5E0489" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Act 3, Scene 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E0F920" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>...how Wendell is improving his relationship with Princess. He is amazed at the richness and detail of Princess’s pageant and the feeling of acceptance it signifies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F4B89" w:rsidRPr="007F4B89" w14:paraId="62F1FBCE" w14:textId="77777777" w:rsidTr="004E0D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13887" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+          </w:tcPr>
+          <w:p w14:paraId="291342AF" w14:textId="02668836" w:rsidR="006E22B0" w:rsidRPr="007F4B89" w:rsidRDefault="006E22B0" w:rsidP="0011332A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discussion </w:t>
+            </w:r>
+            <w:r w:rsidR="007F4B89" w:rsidRPr="007F4B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E22B0" w:rsidRPr="0019206D" w14:paraId="18925B32" w14:textId="77777777" w:rsidTr="004E0D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13887" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC9490F" w14:textId="77777777" w:rsidR="007F4B89" w:rsidRPr="007F4B89" w:rsidRDefault="007F4B89" w:rsidP="007F4B89">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What does Wendell’s language reveal about his emotional vulnerability?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B049380" w14:textId="77777777" w:rsidR="007F4B89" w:rsidRPr="007F4B89" w:rsidRDefault="007F4B89" w:rsidP="007F4B89">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>How does Mavis’s quote show the complexity of her feelings toward Wendell?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="153B21F4" w14:textId="291B2ABF" w:rsidR="006E22B0" w:rsidRDefault="007F4B89" w:rsidP="007F4B89">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What does Wendell’s reaction to Princess’s actions tell us about the impact of racism on family dynamics?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1FFC0F4D" w14:textId="64459803" w:rsidR="000F76B8" w:rsidRPr="00A70AF7" w:rsidRDefault="000F76B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4718E6" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B53C7C1" w14:textId="62BB7A13" w:rsidR="00E579DC" w:rsidRPr="00D36484" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36484">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Margot Barker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58233BF6" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Margot is Mavis’s friend and neighbour. She is 42 years old, white and single with no children. When we first meet her, on Christmas Day, she has returned home early from her visit to her brother, because she argued with his wife.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC02827" w14:textId="66FF07E3" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Margot is loud and opinionated and enjoys amateur dramatics. She is friendly not only with Mavis, but is also close to her children, Princess and </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wendell </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6CC7" w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Junior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. She has often looked after them for Mavis, and says she cares for them like her own. She finds ways to entertain them, such as playing pageants with Princess, letting her dress up in her clothes and planning days out to </w:t>
+      </w:r>
+      <w:r w:rsidR="00892BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Weston-Super-Mare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D14D91" w14:textId="331FD36F" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The friendship between Mavis and Margot is shown when she enjoys a night out dancing at a club with Mavis and Wendell. They choose to go to a club which caters for all races. Wendell comments that it’s ‘Only </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>inna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bristol yuh see so many different people in same place’ (Act 2, Scene 2), which shows the audience that different races can get along and suggests the possibility of the lifting of the race bar on the buses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30996EA5" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Margot is suspicious of Wendell’s motives for returning, because she cares for Mavis and doesn’t want Wendell to hurt her again. When he becomes involved with the bus boycott, she is scathing, telling him his duty is to get a job and look after his family. Margot doesn’t consider herself racist because she has black friends, and because of this she is accepted into the black community. However, she does think that the bus boycott is ‘silly’ and the bus company are not racist for choosing not to employ black workers. Instead, she is more concerned about how white employees might have their overtime cut if more people are employed. Wendell points out that it’s not just the buses – discrimination against black people is rife in most occupations; but Margot shows that she doesn’t understand the full impact of such discrimination on the lives of Mavis and her children, when they are made to feel like second class citizens. Margot’s attitudes are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> many others </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>at this time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. They cause a rift between Mavis and Margot, and Wendell forbids the children from visiting Margot when her insensitivity towards Princess’s feelings about race upsets her. This happens when Margot tells Lorna she has pretty hair and offers to style it in ringlets, which excludes Princess, and leads to Princess cutting off her own hair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093687E9" w14:textId="1C0F09DC" w:rsidR="0012223F" w:rsidRDefault="00E579DC" w:rsidP="00E579DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When Princess is upset by the arguments in her family over the bus boycott and by her own anxiety over attitudes to her race, she goes to Margot for help to run away. Margot shows that she is a true friend by caring for Princess and letting Mavis know she’s safe. Margot returns </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wendell </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6CC7" w:rsidRPr="00767D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Junior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s savings, which Princess had taken to pay travel costs for running away to Weston. Mavis realises how much Margot cares about her children and welcomes her back as a friend. The audience understands that Margot will continue to be a </w:t>
+      </w:r>
+      <w:r w:rsidR="00892BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>much-loved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neighbour and friend in the future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F9EE14" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4503"/>
+        <w:gridCol w:w="9384"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E579DC" w:rsidRPr="0019206D" w14:paraId="4E953AC1" w14:textId="77777777" w:rsidTr="0012223F">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4503" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B70BA3" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="00D05BFD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019206D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Quotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9384" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D465770" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="00D05BFD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019206D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This suggests…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579DC" w:rsidRPr="0019206D" w14:paraId="7B0DBA42" w14:textId="77777777" w:rsidTr="0012223F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFBDA80" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00061235">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t>‘I’m not one to poke it where it’s not wanted but...’ (Margot)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51FA38EA" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="00061235">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+              <w:t>Act 1, Scene 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9384" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07664FBD" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="00061235">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">...that Margot is exactly someone who will poke her nose into other people’s business! The line is ironic. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579DC" w:rsidRPr="0019206D" w14:paraId="571A4A35" w14:textId="77777777" w:rsidTr="0012223F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AF6372" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00061235">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‘</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>There’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> other jobs. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B86F4CA" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00061235">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Better suited to them’ (Margot)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6369C432" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00061235">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Act 2, Scene 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9384" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9891B2" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00061235">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>...that Mavis doesn’t understand the extent of discrimination against black people, nor the impact of discrimination on their lives.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579DC" w:rsidRPr="0019206D" w14:paraId="6F08CB39" w14:textId="77777777" w:rsidTr="0012223F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4503" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269DA680" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRDefault="00E579DC" w:rsidP="00061235">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‘And you’re always welcome here. Any time. Girls say bye to your Auntie Margot.’ (Mavis)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09094EC6" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="00061235">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Act 3, Scene 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9384" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="451FC657" w14:textId="77777777" w:rsidR="00E579DC" w:rsidRPr="0019206D" w:rsidRDefault="00E579DC" w:rsidP="00061235">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>...how Margot is close to the James family, especially the girls, whom she sometimes looks after. She is even called ‘Auntie’, which suggests she is considered as part of the family.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1647" w:rsidRPr="009C1647" w14:paraId="05AA8E30" w14:textId="77777777" w:rsidTr="0012223F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13887" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4CA033" w14:textId="4FDCA2BF" w:rsidR="00680C41" w:rsidRPr="009C1647" w:rsidRDefault="009C1647" w:rsidP="00061235">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1647">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Debate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00680C41" w:rsidRPr="0019206D" w14:paraId="6790E3BB" w14:textId="77777777" w:rsidTr="0012223F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13887" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0418A9E1" w14:textId="77777777" w:rsidR="00B40CC0" w:rsidRPr="00B40CC0" w:rsidRDefault="00B40CC0" w:rsidP="00B40CC0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B40CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Is Margot a positive or problematic influence in the play?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC51A5B" w14:textId="5AAA838A" w:rsidR="00680C41" w:rsidRPr="00B40CC0" w:rsidRDefault="00B40CC0" w:rsidP="00B40CC0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B40CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Use the quotations as evidence in a structured class debate.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F6597B2" w14:textId="547A4853" w:rsidR="009C44B0" w:rsidRDefault="009C44B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D775AFE" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD8EF1B" w14:textId="469F6F23" w:rsidR="00BD7753" w:rsidRPr="004E5835" w:rsidRDefault="00BD7753" w:rsidP="00BD7753">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EE90581" wp14:editId="0C84FDAF">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5153025</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>8890</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="399415" cy="399415"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="648145727" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="648145727" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId49">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="399415" cy="399415"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="004E5835">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Create your own character summaries including quotation tables:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C59C7A1" w14:textId="77777777" w:rsidR="00BD7753" w:rsidRPr="00671BFF" w:rsidRDefault="00BD7753" w:rsidP="00BD7753">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Character name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3E3975" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="00BD7753" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF9CAF5" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="00BD7753" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CE4552" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="00BD7753" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511FF0C8" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51651779" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D786C8" w14:textId="4AABEC5A" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315A79C1" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7CCBF2" w14:textId="330FB893" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA909A2" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5B2525" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CACC93E" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB13055" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7797FA6D" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6F27BA" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F53D56C" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="0012223F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B51E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D83AF8" w14:textId="77777777" w:rsidR="0012223F" w:rsidRDefault="0012223F" w:rsidP="00BD7753">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="14029" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="9498"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BD7753" w:rsidRPr="000E49CA" w14:paraId="6223CAD6" w14:textId="77777777" w:rsidTr="0012223F">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F18D01" w14:textId="77777777" w:rsidR="00BD7753" w:rsidRPr="000E49CA" w:rsidRDefault="00BD7753" w:rsidP="001442B7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E49CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Quot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+          </w:tcPr>
+          <w:p w14:paraId="18BB3D1A" w14:textId="77777777" w:rsidR="00BD7753" w:rsidRPr="000E49CA" w:rsidRDefault="00BD7753" w:rsidP="001442B7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This suggests…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD7753" w:rsidRPr="000E49CA" w14:paraId="1E5DAD57" w14:textId="77777777" w:rsidTr="0012223F">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12295D05" w14:textId="77777777" w:rsidR="00BD7753" w:rsidRPr="000E49CA" w:rsidRDefault="00BD7753" w:rsidP="001442B7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E24429" w14:textId="77777777" w:rsidR="00BD7753" w:rsidRPr="000E49CA" w:rsidRDefault="00BD7753" w:rsidP="001442B7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD7753" w:rsidRPr="000E49CA" w14:paraId="55220AAC" w14:textId="77777777" w:rsidTr="0012223F">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACFB149" w14:textId="77777777" w:rsidR="00BD7753" w:rsidRPr="000E49CA" w:rsidRDefault="00BD7753" w:rsidP="001442B7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD0E65B" w14:textId="77777777" w:rsidR="00BD7753" w:rsidRPr="000E49CA" w:rsidRDefault="00BD7753" w:rsidP="001442B7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD7753" w:rsidRPr="000E49CA" w14:paraId="5208317C" w14:textId="77777777" w:rsidTr="0012223F">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16004B9E" w14:textId="77777777" w:rsidR="00BD7753" w:rsidRPr="000E49CA" w:rsidRDefault="00BD7753" w:rsidP="001442B7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2461ABCA" w14:textId="77777777" w:rsidR="00BD7753" w:rsidRPr="000E49CA" w:rsidRDefault="00BD7753" w:rsidP="001442B7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD7753" w:rsidRPr="000E49CA" w14:paraId="2540B83F" w14:textId="77777777" w:rsidTr="0012223F">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5F385E" w14:textId="77777777" w:rsidR="00BD7753" w:rsidRPr="000E49CA" w:rsidRDefault="00BD7753" w:rsidP="001442B7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23022B38" w14:textId="77777777" w:rsidR="00BD7753" w:rsidRPr="000E49CA" w:rsidRDefault="00BD7753" w:rsidP="001442B7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3C756A7A" w14:textId="77777777" w:rsidR="00C54591" w:rsidRDefault="00C54591" w:rsidP="00C54591">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E44D52" w14:textId="30BB8D1B" w:rsidR="00FD5EA5" w:rsidRDefault="00FD5EA5" w:rsidP="00C54591">
+      <w:pPr>
+        <w:sectPr w:rsidR="00FD5EA5" w:rsidSect="004E0D26">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F1C3EA" w14:textId="77777777" w:rsidR="00E91CC0" w:rsidRPr="00671BFF" w:rsidRDefault="00E91CC0" w:rsidP="00E91CC0">
+      <w:pPr>
+        <w:pStyle w:val="SectionHead"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9628"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc203053400"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc204257958"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc130824453"/>
+      <w:r w:rsidRPr="00E252F6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660293" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05F5DF13" wp14:editId="447B8124">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5743575</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>37465</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="395605" cy="395605"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
+            <wp:wrapNone/>
+            <wp:docPr id="320" name="Picture 320" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30" cstate="print">
+                    <a:blip r:embed="rId39" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="395605" cy="395605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00671BFF">
-[...15 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...155 lines deleted...]
-        </w:pBdr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="004869FF" w:rsidRPr="00671BFF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...55 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc503445555"/>
+        <w:t xml:space="preserve"> Character animations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="49425463" w14:textId="77777777" w:rsidR="00612BD6" w:rsidRDefault="00612BD6" w:rsidP="00612BD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can you </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...252 lines deleted...]
-        <w:t>lack or Asian drivers or conductors.</w:t>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the names of the different characters in the videos?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9741" w:type="dxa"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1271"/>
-        <w:gridCol w:w="8470"/>
+        <w:gridCol w:w="4817"/>
+        <w:gridCol w:w="4817"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D21FB" w:rsidRPr="00384162" w14:paraId="777B54D7" w14:textId="77777777" w:rsidTr="00982B53">
+      <w:tr w:rsidR="003C0519" w:rsidRPr="00870ED6" w14:paraId="5F0DB4D6" w14:textId="77777777" w:rsidTr="003066A6">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="4817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B786BE" w14:textId="3BBE7842" w:rsidR="000D21FB" w:rsidRPr="00D364DA" w:rsidRDefault="000D21FB" w:rsidP="00794F9E">
+          <w:p w14:paraId="3C0DCCB2" w14:textId="77777777" w:rsidR="003C0519" w:rsidRPr="00870ED6" w:rsidRDefault="003C0519" w:rsidP="003066A6">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D364DA">
+            <w:r w:rsidRPr="00870ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Act 1</w:t>
+              <w:t>Character name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8470" w:type="dxa"/>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0425C08F" w14:textId="6E0E1B3C" w:rsidR="00863942" w:rsidRPr="00767D6E" w:rsidRDefault="00863942" w:rsidP="00863942">
+          <w:p w14:paraId="787296BC" w14:textId="77777777" w:rsidR="003C0519" w:rsidRPr="00870ED6" w:rsidRDefault="003C0519" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00870ED6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Character image</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C0519" w14:paraId="1B8F35FA" w14:textId="77777777" w:rsidTr="003066A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDF7067" w14:textId="2B525918" w:rsidR="003C0519" w:rsidRDefault="003C0519" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E7E028" w14:textId="7B9ED868" w:rsidR="003C0519" w:rsidRDefault="00A03C5A" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17E10F2F" wp14:editId="5FAD2BFB">
+                  <wp:extent cx="590400" cy="1450800"/>
+                  <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                  <wp:docPr id="520668992" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="520668992" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId50"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="590400" cy="1450800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C0519" w14:paraId="44C686F8" w14:textId="77777777" w:rsidTr="003066A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60166A52" w14:textId="1130AE4F" w:rsidR="003C0519" w:rsidRDefault="003C0519" w:rsidP="003066A6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00767D6E">
-[...67 lines deleted...]
-              <w:t>Junior is rude to his father and very angry at the way he hurt them by leaving; unlike Princess, he can remember their father. Their friendly neighbour, Margot, returns to share a festive drink with Mavis, and is intrigued by Wendell.</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F9B5F6" w14:textId="3CD6D477" w:rsidR="003C0519" w:rsidRDefault="004B2214" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18A1B2B3" wp14:editId="69AD6ADB">
+                  <wp:extent cx="554400" cy="1443600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                  <wp:docPr id="691521548" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="691521548" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId51"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="554400" cy="1443600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3758E4B9" w14:textId="2F45E370" w:rsidR="00863942" w:rsidRPr="00767D6E" w:rsidRDefault="00863942" w:rsidP="00863942">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C0519" w14:paraId="555FB494" w14:textId="77777777" w:rsidTr="003066A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F34A174" w14:textId="139BD635" w:rsidR="003C0519" w:rsidRDefault="003C0519" w:rsidP="003066A6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00767D6E">
-[...81 lines deleted...]
-              <w:t>, who cries bitterly.</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71228BF2" w14:textId="649D908F" w:rsidR="003C0519" w:rsidRDefault="00561B15" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BBFB77D" wp14:editId="198AB734">
+                  <wp:extent cx="666000" cy="1465200"/>
+                  <wp:effectExtent l="0" t="0" r="1270" b="1905"/>
+                  <wp:docPr id="1314520384" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1314520384" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId52"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="666000" cy="1465200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BDA0EEB" w14:textId="3FF2FBF0" w:rsidR="000D21FB" w:rsidRPr="00384162" w:rsidRDefault="00863942" w:rsidP="00580919">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C0519" w14:paraId="79A71DBD" w14:textId="77777777" w:rsidTr="003066A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="539F80BC" w14:textId="2FC92E4C" w:rsidR="003C0519" w:rsidRDefault="003C0519" w:rsidP="003066A6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00767D6E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="291A8683" w14:textId="079E4B67" w:rsidR="003C0519" w:rsidRDefault="00BF69D6" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EBF5C92" wp14:editId="4B9333F8">
+                  <wp:extent cx="594000" cy="1454400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="765732867" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="765732867" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId53"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="594000" cy="1454400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C0519" w14:paraId="19FDDADC" w14:textId="77777777" w:rsidTr="003066A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2CC6CF" w14:textId="5401DDB8" w:rsidR="003C0519" w:rsidRPr="005E37B5" w:rsidRDefault="003C0519" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00767D6E">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD3C373" w14:textId="2B56ECD7" w:rsidR="003C0519" w:rsidRDefault="00877D61" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...138 lines deleted...]
-              <w:t xml:space="preserve"> is unsympathetic. However, Wendell is very polite and charming, and Princess persuades her mother to let Wendell stay with them as well as Lorna.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40C8CF5E" wp14:editId="55B2762D">
+                  <wp:extent cx="468000" cy="1461600"/>
+                  <wp:effectExtent l="0" t="0" r="8255" b="5715"/>
+                  <wp:docPr id="1506061419" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1506061419" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId54"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="468000" cy="1461600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27C81DAB" w14:textId="77777777" w:rsidR="000D21FB" w:rsidRDefault="000D21FB" w:rsidP="0082383A">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0B308F8A" w14:textId="77777777" w:rsidR="00CB684A" w:rsidRDefault="00CB684A" w:rsidP="00CB684A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Here are the answers.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9741" w:type="dxa"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1271"/>
-        <w:gridCol w:w="8470"/>
+        <w:gridCol w:w="4817"/>
+        <w:gridCol w:w="4817"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00580919" w:rsidRPr="00384162" w14:paraId="4053068B" w14:textId="77777777" w:rsidTr="00D05BFD">
+      <w:tr w:rsidR="0097202E" w:rsidRPr="00870ED6" w14:paraId="41B41C9B" w14:textId="77777777" w:rsidTr="003066A6">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="4817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2095438D" w14:textId="534CEAE3" w:rsidR="00580919" w:rsidRPr="00D364DA" w:rsidRDefault="00580919" w:rsidP="00D05BFD">
+          <w:p w14:paraId="7AFF1E04" w14:textId="77777777" w:rsidR="0097202E" w:rsidRPr="00870ED6" w:rsidRDefault="0097202E" w:rsidP="003066A6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D364DA">
+            <w:r w:rsidRPr="00870ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Act </w:t>
-[...8 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Character name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8470" w:type="dxa"/>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D74120"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21309C51" w14:textId="18EA42DA" w:rsidR="001E27AB" w:rsidRPr="00767D6E" w:rsidRDefault="001E27AB" w:rsidP="001E27AB">
+          <w:p w14:paraId="282F82A8" w14:textId="77777777" w:rsidR="0097202E" w:rsidRPr="00870ED6" w:rsidRDefault="0097202E" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00870ED6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Character image</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097202E" w14:paraId="20E615D2" w14:textId="77777777" w:rsidTr="003066A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BA3B47" w14:textId="77777777" w:rsidR="0097202E" w:rsidRDefault="0097202E" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Wendell James</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4480EBE2" w14:textId="77777777" w:rsidR="0097202E" w:rsidRDefault="0097202E" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70B7CC33" wp14:editId="51676382">
+                  <wp:extent cx="590400" cy="1450800"/>
+                  <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                  <wp:docPr id="1366695311" name="Picture 1" descr="A cartoon of a person in a suit&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1366695311" name="Picture 1" descr="A cartoon of a person in a suit&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId50"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="590400" cy="1450800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097202E" w14:paraId="3FC24344" w14:textId="77777777" w:rsidTr="003066A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DFCF2A" w14:textId="77777777" w:rsidR="0097202E" w:rsidRDefault="0097202E" w:rsidP="003066A6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00767D6E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> sympathise with her situation. Mavis tries to explain how they first looked forward to making a life in Britain, in contrast to the discrimination they faced when it came to finding work.</w:t>
+              </w:rPr>
+              <w:t>Margot Barker</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60E99C3A" w14:textId="793EEC84" w:rsidR="001E27AB" w:rsidRPr="00767D6E" w:rsidRDefault="001E27AB" w:rsidP="001E27AB">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="661B48BC" w14:textId="77777777" w:rsidR="0097202E" w:rsidRDefault="0097202E" w:rsidP="003066A6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65BB10D2" wp14:editId="0661410E">
+                  <wp:extent cx="554400" cy="1443600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                  <wp:docPr id="372433058" name="Picture 1" descr="A cartoon of a person wearing a yellow dress with flowers&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="372433058" name="Picture 1" descr="A cartoon of a person wearing a yellow dress with flowers&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId51"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="554400" cy="1443600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097202E" w14:paraId="15ECD377" w14:textId="77777777" w:rsidTr="003066A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9B61EB" w14:textId="77777777" w:rsidR="0097202E" w:rsidRDefault="0097202E" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00767D6E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Meanwhile, </w:t>
+              </w:rPr>
+              <w:t>Princess James</w:t>
             </w:r>
-            <w:r w:rsidR="00F56546" w:rsidRPr="00767D6E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56084285" w14:textId="77777777" w:rsidR="0097202E" w:rsidRDefault="0097202E" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E67FFB6" wp14:editId="5C096CDB">
+                  <wp:extent cx="666000" cy="1465200"/>
+                  <wp:effectExtent l="0" t="0" r="1270" b="1905"/>
+                  <wp:docPr id="1538284827" name="Picture 1" descr="A person in a yellow dress&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1538284827" name="Picture 1" descr="A person in a yellow dress&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId52"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="666000" cy="1465200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097202E" w14:paraId="1C50A539" w14:textId="77777777" w:rsidTr="003066A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39794C54" w14:textId="77777777" w:rsidR="0097202E" w:rsidRDefault="0097202E" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lorna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D721305" w14:textId="77777777" w:rsidR="0097202E" w:rsidRDefault="0097202E" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3859BF5F" wp14:editId="70A2054B">
+                  <wp:extent cx="594000" cy="1454400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1458663128" name="Picture 1" descr="A cartoon of a child in a blue dress&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1458663128" name="Picture 1" descr="A cartoon of a child in a blue dress&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId53"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="594000" cy="1454400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097202E" w14:paraId="6A7A4BB8" w14:textId="77777777" w:rsidTr="003066A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDF3FAA" w14:textId="77777777" w:rsidR="0097202E" w:rsidRPr="005E37B5" w:rsidRDefault="0097202E" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Wendell Junior</w:t>
             </w:r>
-            <w:r w:rsidRPr="00767D6E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9A534B" w14:textId="77777777" w:rsidR="0097202E" w:rsidRDefault="0097202E" w:rsidP="003066A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...45 lines deleted...]
-                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00767D6E">
-[...137 lines deleted...]
-              <w:t xml:space="preserve"> like his father because he hurt his mother. Wendell is hurt and leaves without the money. Princess has heard everything and is upset. She takes a pair of scissors and cuts up her pageant costume while kicking and screaming.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78C0D99C" wp14:editId="12B1F221">
+                  <wp:extent cx="468000" cy="1461600"/>
+                  <wp:effectExtent l="0" t="0" r="8255" b="5715"/>
+                  <wp:docPr id="1916250231" name="Picture 1" descr="A cartoon of a person holding a camera&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1916250231" name="Picture 1" descr="A cartoon of a person holding a camera&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId54"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="468000" cy="1461600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6250D6B5" w14:textId="77777777" w:rsidR="00580919" w:rsidRDefault="00580919" w:rsidP="0082383A">
-[...397 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId39"/>
+    <w:p w14:paraId="1B4D9A99" w14:textId="77777777" w:rsidR="00CB684A" w:rsidRDefault="00CB684A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D74120"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A16B726" w14:textId="77777777" w:rsidR="00E91CC0" w:rsidRDefault="00E91CC0" w:rsidP="00671BFF">
+      <w:pPr>
+        <w:pStyle w:val="SectionHead"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="D74120"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E91CC0" w:rsidSect="00DB527F">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="0" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E9BE78F" w14:textId="638B3973" w:rsidR="0081541A" w:rsidRPr="00671BFF" w:rsidRDefault="0081541A" w:rsidP="004E0D26">
+    <w:p w14:paraId="2BD9C2D4" w14:textId="248891AC" w:rsidR="00180D4B" w:rsidRPr="00671BFF" w:rsidRDefault="00997444" w:rsidP="00671BFF">
       <w:pPr>
         <w:pStyle w:val="SectionHead"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
           <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
         </w:pBdr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
-        </w:rPr>
-[...2211 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc204257959"/>
       <w:r w:rsidRPr="00671BFF">
-        <w:rPr>
-[...498 lines deleted...]
-      <w:r w:rsidRPr="00E252F6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
+          <w:color w:val="D74120"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660293" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05F5DF13" wp14:editId="447B8124">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34AB29DC" wp14:editId="6F5690E8">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>5743575</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5686425</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>37465</wp:posOffset>
+              <wp:posOffset>46990</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="395605" cy="395605"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:wrapNone/>
-            <wp:docPr id="320" name="Picture 320" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
+            <wp:docPr id="529266237" name="Picture 529266237" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30" cstate="print">
+                    <a:blip r:embed="rId39" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="395605" cy="395605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...1005 lines deleted...]
-      <w:r w:rsidRPr="00671BFF">
+      <w:r w:rsidR="00180D4B" w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="D74120"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34AB29DC" wp14:editId="6F5690E8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7269B779" wp14:editId="5CB09644">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5686425</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>8852535</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>46990</wp:posOffset>
+              <wp:posOffset>38735</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="395605" cy="395605"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:wrapNone/>
-            <wp:docPr id="529266237" name="Picture 529266237" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
+            <wp:docPr id="5" name="Picture 5" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30" cstate="print">
+                    <a:blip r:embed="rId39" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="395605" cy="395605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00180D4B" w:rsidRPr="00671BFF">
-[...69 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E91CC0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="004869FF" w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00180D4B" w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reflection </w:t>
       </w:r>
       <w:r w:rsidR="00023103" w:rsidRPr="00671BFF">
@@ -7964,50 +8295,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="012EB2CB" w14:textId="77715DFA" w:rsidR="00E505E0" w:rsidRPr="0054324E" w:rsidRDefault="00180D4B" w:rsidP="00C7664C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0054324E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Explore the dramatic impact of a key moment from the play</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381C09CE" w14:textId="53DECD7A" w:rsidR="00180D4B" w:rsidRPr="008D0756" w:rsidRDefault="00CE1BFA" w:rsidP="00C7664C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D0756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Read</w:t>
       </w:r>
       <w:r w:rsidR="00180D4B" w:rsidRPr="008D0756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the extract you have selected and consider the points below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B0E793" w14:textId="77777777" w:rsidR="00180D4B" w:rsidRPr="008D0756" w:rsidRDefault="00180D4B" w:rsidP="0054324E">
       <w:pPr>
@@ -8401,50 +8733,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25530D7A" w14:textId="58D82C34" w:rsidR="00180D4B" w:rsidRPr="0054324E" w:rsidRDefault="00180D4B" w:rsidP="000B3D0B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0054324E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Explore the characters </w:t>
       </w:r>
       <w:r w:rsidR="004444BC" w:rsidRPr="0054324E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in the play</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D1736A" w14:textId="0C31CE76" w:rsidR="000B3D0B" w:rsidRPr="000B3D0B" w:rsidRDefault="000B3D0B" w:rsidP="000B3D0B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Create </w:t>
@@ -8973,50 +9306,51 @@
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00180D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7768D76F" w14:textId="59CEDBF7" w:rsidR="008D0756" w:rsidRPr="0054324E" w:rsidRDefault="008D0756" w:rsidP="008D0756">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0054324E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Explore the themes of the play</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1DA45B" w14:textId="6F08FEA9" w:rsidR="008D0756" w:rsidRPr="008D0756" w:rsidRDefault="008D0756" w:rsidP="008D0756">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D0756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Create </w:t>
       </w:r>
       <w:r w:rsidR="00284FCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>practice</w:t>
       </w:r>
       <w:r w:rsidRPr="008D0756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -9550,77 +9884,78 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3514CEDA" w14:textId="613D07F5" w:rsidR="00990D32" w:rsidRPr="00671BFF" w:rsidRDefault="0018526B" w:rsidP="00671BFF">
       <w:pPr>
         <w:pStyle w:val="SectionHead"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
           <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
         </w:pBdr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc204257960"/>
       <w:r w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="D74120"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69D7156C" wp14:editId="7CA9C82F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5756910</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>51435</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="376555" cy="376555"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:wrapNone/>
             <wp:docPr id="991016714" name="Picture 991016714" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46" cstate="print">
+                    <a:blip r:embed="rId55" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="376555" cy="376555"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -9637,51 +9972,51 @@
       </w:r>
       <w:r w:rsidR="00E91CC0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="004869FF" w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00990D32" w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quiz</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00990D32" w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE11D73" w14:textId="77777777" w:rsidR="00381453" w:rsidRPr="00403F0D" w:rsidRDefault="00381453" w:rsidP="00381453">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403F0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
@@ -12095,73 +12430,73 @@
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003141A7">
         <w:rPr>
           <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Open Sans Light"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>e:</w:t>
       </w:r>
       <w:r w:rsidRPr="003141A7">
         <w:rPr>
           <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Open Sans Light"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="003141A7">
           <w:rPr>
             <w:rStyle w:val="CIELink"/>
             <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Open Sans Light"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>info@cambridgeinternational.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003141A7">
         <w:rPr>
           <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Open Sans Light"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="003141A7">
           <w:rPr>
             <w:rStyle w:val="CIELink"/>
             <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Open Sans Light"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>www.cambridgeinternational.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="549C10EF" w14:textId="77777777" w:rsidR="00783A77" w:rsidRPr="003141A7" w:rsidRDefault="00783A77" w:rsidP="00783A77">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Open Sans Light"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02428FA6" w14:textId="12F0551F" w:rsidR="00783A77" w:rsidRPr="00880AA7" w:rsidRDefault="00783A77" w:rsidP="00783A77">
       <w:pPr>
@@ -12175,187 +12510,188 @@
         <w:rPr>
           <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>© Cambridge University Press &amp; Assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="00783A77">
         <w:rPr>
           <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00982B53">
         <w:rPr>
           <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25 v1</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00783A77" w:rsidRPr="00880AA7" w:rsidSect="00DB527F">
-      <w:headerReference w:type="even" r:id="rId49"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:headerReference w:type="even" r:id="rId58"/>
+      <w:headerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="even" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="0" w:left="1134" w:header="709" w:footer="326" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EDEAAD4" w14:textId="77777777" w:rsidR="003B3E43" w:rsidRDefault="003B3E43" w:rsidP="00D35A29">
+    <w:p w14:paraId="6C9AC1BE" w14:textId="77777777" w:rsidR="00B112B0" w:rsidRDefault="00B112B0" w:rsidP="00D35A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C59BF45" w14:textId="77777777" w:rsidR="003B3E43" w:rsidRDefault="003B3E43" w:rsidP="00D35A29">
+    <w:p w14:paraId="228BC9E4" w14:textId="77777777" w:rsidR="00B112B0" w:rsidRDefault="00B112B0" w:rsidP="00D35A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="53D51AE6" w14:textId="77777777" w:rsidR="003B3E43" w:rsidRDefault="003B3E43">
+    <w:p w14:paraId="3C8BFE3D" w14:textId="77777777" w:rsidR="00B112B0" w:rsidRDefault="00B112B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calisto MT">
     <w:panose1 w:val="02040603050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers LT Std 45 Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bliss Pro Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Light">
+    <w:altName w:val="Open Sans Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verif sans">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Bliss Pro Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -12641,51 +12977,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1483847298"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3CFDA3D0" w14:textId="6EE2ECFF" w:rsidR="00912DC0" w:rsidRDefault="00A3259A">
+      <w:p w14:paraId="3CFDA3D0" w14:textId="6EE2ECFF" w:rsidR="00912DC0" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="300214A9" w14:textId="77777777" w:rsidR="005A14CB" w:rsidRPr="004A263D" w:rsidRDefault="005A14CB" w:rsidP="004C497B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004A263D">
@@ -12995,71 +13331,71 @@
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D84C225" w14:textId="77777777" w:rsidR="003B3E43" w:rsidRDefault="003B3E43" w:rsidP="00D35A29">
+    <w:p w14:paraId="22051128" w14:textId="77777777" w:rsidR="00B112B0" w:rsidRDefault="00B112B0" w:rsidP="00D35A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AAD99A8" w14:textId="77777777" w:rsidR="003B3E43" w:rsidRDefault="003B3E43" w:rsidP="00D35A29">
+    <w:p w14:paraId="5AE7B498" w14:textId="77777777" w:rsidR="00B112B0" w:rsidRDefault="00B112B0" w:rsidP="00D35A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E641FDD" w14:textId="77777777" w:rsidR="003B3E43" w:rsidRDefault="003B3E43">
+    <w:p w14:paraId="7EBF2AB6" w14:textId="77777777" w:rsidR="00B112B0" w:rsidRDefault="00B112B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BCBEE0A" w14:textId="77777777" w:rsidR="00314472" w:rsidRDefault="00314472">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3977E341" w14:textId="77777777" w:rsidR="00314472" w:rsidRDefault="00314472">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -18915,50 +19251,62 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1536847585">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="178592555">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1200896428">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1296252171">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1313867966">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1326398855">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="962882008">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="670714811">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1675570646">
+    <w:abstractNumId w:val="12"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -19133,50 +19481,51 @@
     <w:rsid w:val="00130266"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="00130DBD"/>
     <w:rsid w:val="00135164"/>
     <w:rsid w:val="0013603C"/>
     <w:rsid w:val="00136172"/>
     <w:rsid w:val="001407A8"/>
     <w:rsid w:val="00140D32"/>
     <w:rsid w:val="0014143A"/>
     <w:rsid w:val="0014334C"/>
     <w:rsid w:val="00145654"/>
     <w:rsid w:val="0014797A"/>
     <w:rsid w:val="00147EE7"/>
     <w:rsid w:val="00147F5E"/>
     <w:rsid w:val="00150D46"/>
     <w:rsid w:val="00151DD5"/>
     <w:rsid w:val="00153A55"/>
     <w:rsid w:val="001540E7"/>
     <w:rsid w:val="00154B92"/>
     <w:rsid w:val="00154CD1"/>
     <w:rsid w:val="001554BB"/>
     <w:rsid w:val="00155C9C"/>
     <w:rsid w:val="00155E2C"/>
     <w:rsid w:val="00155FB4"/>
     <w:rsid w:val="0016003E"/>
+    <w:rsid w:val="00161C7E"/>
     <w:rsid w:val="00162DFD"/>
     <w:rsid w:val="00163BCA"/>
     <w:rsid w:val="00164397"/>
     <w:rsid w:val="00164B14"/>
     <w:rsid w:val="00164FF2"/>
     <w:rsid w:val="00165849"/>
     <w:rsid w:val="00165882"/>
     <w:rsid w:val="00165FCB"/>
     <w:rsid w:val="0016612E"/>
     <w:rsid w:val="001665F8"/>
     <w:rsid w:val="001676EE"/>
     <w:rsid w:val="0017176E"/>
     <w:rsid w:val="00173C58"/>
     <w:rsid w:val="001749AD"/>
     <w:rsid w:val="00175822"/>
     <w:rsid w:val="0017663A"/>
     <w:rsid w:val="001779AF"/>
     <w:rsid w:val="00180D4B"/>
     <w:rsid w:val="001815B7"/>
     <w:rsid w:val="00181995"/>
     <w:rsid w:val="00181B4E"/>
     <w:rsid w:val="00181CAD"/>
     <w:rsid w:val="0018283D"/>
     <w:rsid w:val="00182C89"/>
     <w:rsid w:val="001834A5"/>
@@ -19218,50 +19567,51 @@
     <w:rsid w:val="001C09AD"/>
     <w:rsid w:val="001C0BE1"/>
     <w:rsid w:val="001C11A9"/>
     <w:rsid w:val="001C2633"/>
     <w:rsid w:val="001C298F"/>
     <w:rsid w:val="001C2BC3"/>
     <w:rsid w:val="001C3625"/>
     <w:rsid w:val="001C44E7"/>
     <w:rsid w:val="001C551B"/>
     <w:rsid w:val="001C5F75"/>
     <w:rsid w:val="001C6827"/>
     <w:rsid w:val="001D1223"/>
     <w:rsid w:val="001D2418"/>
     <w:rsid w:val="001D306B"/>
     <w:rsid w:val="001D3AE8"/>
     <w:rsid w:val="001D43B8"/>
     <w:rsid w:val="001D655B"/>
     <w:rsid w:val="001D7A67"/>
     <w:rsid w:val="001E03A1"/>
     <w:rsid w:val="001E0A6F"/>
     <w:rsid w:val="001E1551"/>
     <w:rsid w:val="001E27AB"/>
     <w:rsid w:val="001E3DDD"/>
     <w:rsid w:val="001E4E27"/>
     <w:rsid w:val="001E5BE9"/>
+    <w:rsid w:val="001E7541"/>
     <w:rsid w:val="001F01E3"/>
     <w:rsid w:val="001F082D"/>
     <w:rsid w:val="001F2CDD"/>
     <w:rsid w:val="001F3F5E"/>
     <w:rsid w:val="0020160B"/>
     <w:rsid w:val="002038DF"/>
     <w:rsid w:val="00203A34"/>
     <w:rsid w:val="00203EEC"/>
     <w:rsid w:val="002052E2"/>
     <w:rsid w:val="00207129"/>
     <w:rsid w:val="00207DFF"/>
     <w:rsid w:val="002145A4"/>
     <w:rsid w:val="00216507"/>
     <w:rsid w:val="00216B35"/>
     <w:rsid w:val="00216D59"/>
     <w:rsid w:val="00217C71"/>
     <w:rsid w:val="002200F5"/>
     <w:rsid w:val="00220754"/>
     <w:rsid w:val="00220D57"/>
     <w:rsid w:val="00222381"/>
     <w:rsid w:val="002224DE"/>
     <w:rsid w:val="00222A14"/>
     <w:rsid w:val="00222D1F"/>
     <w:rsid w:val="002237E2"/>
     <w:rsid w:val="0022397B"/>
@@ -19392,50 +19742,51 @@
     <w:rsid w:val="0030156D"/>
     <w:rsid w:val="00302BDA"/>
     <w:rsid w:val="00304E46"/>
     <w:rsid w:val="00305ABD"/>
     <w:rsid w:val="00306A79"/>
     <w:rsid w:val="00306FB7"/>
     <w:rsid w:val="00307F4E"/>
     <w:rsid w:val="00310102"/>
     <w:rsid w:val="00311D29"/>
     <w:rsid w:val="00311FB2"/>
     <w:rsid w:val="00312185"/>
     <w:rsid w:val="00314472"/>
     <w:rsid w:val="00314619"/>
     <w:rsid w:val="0031525D"/>
     <w:rsid w:val="003152BC"/>
     <w:rsid w:val="0031716E"/>
     <w:rsid w:val="0031794B"/>
     <w:rsid w:val="00320452"/>
     <w:rsid w:val="00322F45"/>
     <w:rsid w:val="00323B62"/>
     <w:rsid w:val="003244B0"/>
     <w:rsid w:val="003244F5"/>
     <w:rsid w:val="00324FE2"/>
     <w:rsid w:val="00326D66"/>
     <w:rsid w:val="00327C0C"/>
+    <w:rsid w:val="0033155F"/>
     <w:rsid w:val="00331783"/>
     <w:rsid w:val="00331A92"/>
     <w:rsid w:val="0033277E"/>
     <w:rsid w:val="00333A06"/>
     <w:rsid w:val="00334165"/>
     <w:rsid w:val="003363EA"/>
     <w:rsid w:val="003373F9"/>
     <w:rsid w:val="003401BA"/>
     <w:rsid w:val="003406CE"/>
     <w:rsid w:val="003411BC"/>
     <w:rsid w:val="00341864"/>
     <w:rsid w:val="00341DBE"/>
     <w:rsid w:val="003431EE"/>
     <w:rsid w:val="0034560E"/>
     <w:rsid w:val="003456FD"/>
     <w:rsid w:val="00345E47"/>
     <w:rsid w:val="00346A5B"/>
     <w:rsid w:val="00347E54"/>
     <w:rsid w:val="00350176"/>
     <w:rsid w:val="0035102C"/>
     <w:rsid w:val="00351F6D"/>
     <w:rsid w:val="003526C9"/>
     <w:rsid w:val="003527BA"/>
     <w:rsid w:val="003528E4"/>
     <w:rsid w:val="00354CA9"/>
@@ -19575,50 +19926,51 @@
     <w:rsid w:val="00450E7D"/>
     <w:rsid w:val="00450EC3"/>
     <w:rsid w:val="00451875"/>
     <w:rsid w:val="004541AC"/>
     <w:rsid w:val="0045527E"/>
     <w:rsid w:val="00455C4F"/>
     <w:rsid w:val="00456030"/>
     <w:rsid w:val="00456355"/>
     <w:rsid w:val="004565D7"/>
     <w:rsid w:val="0045675F"/>
     <w:rsid w:val="00462470"/>
     <w:rsid w:val="00464916"/>
     <w:rsid w:val="004652A9"/>
     <w:rsid w:val="00465CE8"/>
     <w:rsid w:val="00466151"/>
     <w:rsid w:val="004713C4"/>
     <w:rsid w:val="00471823"/>
     <w:rsid w:val="00474608"/>
     <w:rsid w:val="0047608A"/>
     <w:rsid w:val="004767F0"/>
     <w:rsid w:val="004773E7"/>
     <w:rsid w:val="00477576"/>
     <w:rsid w:val="00480DDF"/>
     <w:rsid w:val="00481824"/>
     <w:rsid w:val="00481CF6"/>
+    <w:rsid w:val="00481D58"/>
     <w:rsid w:val="00483A69"/>
     <w:rsid w:val="00483FA6"/>
     <w:rsid w:val="004849F7"/>
     <w:rsid w:val="00485CCD"/>
     <w:rsid w:val="0048682E"/>
     <w:rsid w:val="004869FF"/>
     <w:rsid w:val="00486A62"/>
     <w:rsid w:val="0048752B"/>
     <w:rsid w:val="0049325C"/>
     <w:rsid w:val="00493B7C"/>
     <w:rsid w:val="00493FC4"/>
     <w:rsid w:val="00493FE2"/>
     <w:rsid w:val="0049430E"/>
     <w:rsid w:val="00494406"/>
     <w:rsid w:val="004950CD"/>
     <w:rsid w:val="004A02C5"/>
     <w:rsid w:val="004A03F9"/>
     <w:rsid w:val="004A180A"/>
     <w:rsid w:val="004A1922"/>
     <w:rsid w:val="004A1E7C"/>
     <w:rsid w:val="004A263D"/>
     <w:rsid w:val="004A349F"/>
     <w:rsid w:val="004A3D25"/>
     <w:rsid w:val="004A62E2"/>
     <w:rsid w:val="004A6CB3"/>
@@ -20437,50 +20789,51 @@
     <w:rsid w:val="00AE4E52"/>
     <w:rsid w:val="00AE54B0"/>
     <w:rsid w:val="00AE63B3"/>
     <w:rsid w:val="00AE681C"/>
     <w:rsid w:val="00AE7A4F"/>
     <w:rsid w:val="00AF0892"/>
     <w:rsid w:val="00AF09C0"/>
     <w:rsid w:val="00AF0BBA"/>
     <w:rsid w:val="00AF137E"/>
     <w:rsid w:val="00AF3332"/>
     <w:rsid w:val="00AF3AA4"/>
     <w:rsid w:val="00AF412F"/>
     <w:rsid w:val="00AF60C8"/>
     <w:rsid w:val="00AF6D8D"/>
     <w:rsid w:val="00AF71AE"/>
     <w:rsid w:val="00AF76DA"/>
     <w:rsid w:val="00B00A02"/>
     <w:rsid w:val="00B025A2"/>
     <w:rsid w:val="00B07115"/>
     <w:rsid w:val="00B0777F"/>
     <w:rsid w:val="00B07B42"/>
     <w:rsid w:val="00B10437"/>
     <w:rsid w:val="00B10861"/>
     <w:rsid w:val="00B10EC0"/>
     <w:rsid w:val="00B1124B"/>
+    <w:rsid w:val="00B112B0"/>
     <w:rsid w:val="00B118AA"/>
     <w:rsid w:val="00B12FD7"/>
     <w:rsid w:val="00B15DB3"/>
     <w:rsid w:val="00B16884"/>
     <w:rsid w:val="00B177ED"/>
     <w:rsid w:val="00B17D64"/>
     <w:rsid w:val="00B21109"/>
     <w:rsid w:val="00B241F5"/>
     <w:rsid w:val="00B247B6"/>
     <w:rsid w:val="00B250AB"/>
     <w:rsid w:val="00B25203"/>
     <w:rsid w:val="00B30058"/>
     <w:rsid w:val="00B3031F"/>
     <w:rsid w:val="00B31478"/>
     <w:rsid w:val="00B324ED"/>
     <w:rsid w:val="00B33222"/>
     <w:rsid w:val="00B3356C"/>
     <w:rsid w:val="00B3360B"/>
     <w:rsid w:val="00B3440C"/>
     <w:rsid w:val="00B34A23"/>
     <w:rsid w:val="00B36568"/>
     <w:rsid w:val="00B3722A"/>
     <w:rsid w:val="00B40351"/>
     <w:rsid w:val="00B40CC0"/>
     <w:rsid w:val="00B4133A"/>
@@ -21590,50 +21943,51 @@
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE03B9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="EA5B0C" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -22608,51 +22962,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2108424811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cambridgeinternational.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgeinternational.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.animaker.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wonderunit.com/storyboarder/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openoffice.org/product/impress.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.videoscribe.co/en/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goanimate4schools.com/public_index" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cambridgeinternational.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.powtoon.com/edu-home/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://products.office.com/en-gb/powerpoint" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plasq.com/apps/comiclife/macwin/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgeinternational.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.storyboardthat.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
@@ -25840,136 +26194,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...34 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100370FC16EDE49814FBBE83568B9FA2901" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="022f5e1d981b14d7005f3600e8ff7e4f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9ad1216b-cdc1-40e2-a0c2-94597fd44697" xmlns:ns3="3fcf4a81-aca0-43b6-bff7-87efdc296efa" xmlns:ns4="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f273b407d20b6eb33550fabe3d54ad2e" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
     <xsd:import namespace="3fcf4a81-aca0-43b6-bff7-87efdc296efa"/>
     <xsd:import namespace="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -26184,148 +26456,224 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">7VPTP7ZE6X33-1933993375-1731</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">
+      <Url>https://cambridgeorg.sharepoint.com/sites/cie/education/pd/Curriculum_Support/_layouts/15/DocIdRedir.aspx?ID=7VPTP7ZE6X33-1933993375-1731</Url>
+      <Description>7VPTP7ZE6X33-1933993375-1731</Description>
+    </_dlc_DocIdUrl>
+    <SharedWithUsers xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">
+      <UserInfo>
+        <DisplayName>Karolyn Feliciani</DisplayName>
+        <AccountId>708</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3fcf4a81-aca0-43b6-bff7-87efdc296efa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27F25BC4-B7ED-4115-888F-6A294D87E71A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DAA489D-2092-4D82-AF1E-FDC58DBC5633}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
     <ds:schemaRef ds:uri="3fcf4a81-aca0-43b6-bff7-87efdc296efa"/>
     <ds:schemaRef ds:uri="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{516A6C34-2AFF-43A2-91D3-C1CA13FFB4B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D47B92BC-7EA0-4758-8BA1-CDB8DA387D64}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
+    <ds:schemaRef ds:uri="3fcf4a81-aca0-43b6-bff7-87efdc296efa"/>
+    <ds:schemaRef ds:uri="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92936EEF-25A4-411A-B087-18FE4C3A46D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" enabled="0" method="" siteId="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>5184</Words>
-  <Characters>29555</Characters>
+  <Words>5152</Words>
+  <Characters>31275</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>246</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>727</Lines>
+  <Paragraphs>433</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cambridge Assessment</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34670</CharactersWithSpaces>
+  <CharactersWithSpaces>35994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="138" baseType="variant">
       <vt:variant>
         <vt:i4>3801136</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>101</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.cambridgeinternational.org/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5046389</vt:i4>
       </vt:variant>
       <vt:variant>