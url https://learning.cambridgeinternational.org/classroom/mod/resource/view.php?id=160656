--- v0 (2025-10-16)
+++ v1 (2026-08-07)
@@ -115,95 +115,85 @@
     </w:p>
     <w:p w14:paraId="5B5C56BF" w14:textId="77777777" w:rsidR="004A263D" w:rsidRPr="00D11A70" w:rsidRDefault="004A263D" w:rsidP="004A263D">
       <w:pPr>
         <w:pStyle w:val="SupportType"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0078C8B0" w14:textId="77777777" w:rsidR="004A263D" w:rsidRPr="00D11A70" w:rsidRDefault="004A263D" w:rsidP="004A263D">
       <w:pPr>
         <w:pStyle w:val="SupportType"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="083E9BF1" w14:textId="6AA56B97" w:rsidR="004A263D" w:rsidRPr="00671BFF" w:rsidRDefault="0014334C" w:rsidP="004A263D">
+    <w:p w14:paraId="083E9BF1" w14:textId="7735BE71" w:rsidR="004A263D" w:rsidRPr="00671BFF" w:rsidRDefault="0014334C" w:rsidP="004A263D">
       <w:pPr>
         <w:pStyle w:val="SupportType"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verif sans" w:hAnsi="Verif sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671BFF">
         <w:rPr>
           <w:rFonts w:ascii="Verif sans" w:hAnsi="Verif sans"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Teaching</w:t>
       </w:r>
       <w:r w:rsidR="004A263D" w:rsidRPr="00671BFF">
         <w:rPr>
           <w:rFonts w:ascii="Verif sans" w:hAnsi="Verif sans"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pack</w:t>
       </w:r>
       <w:r w:rsidR="00D93A35" w:rsidRPr="00671BFF">
         <w:rPr>
           <w:rFonts w:ascii="Verif sans" w:hAnsi="Verif sans"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00935DEC" w:rsidRPr="00671BFF">
         <w:rPr>
           <w:rFonts w:ascii="Verif sans" w:hAnsi="Verif sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Little Foxes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F12A7A" w14:textId="73EB1D40" w:rsidR="004A263D" w:rsidRPr="00671BFF" w:rsidRDefault="004A263D" w:rsidP="00B438B0">
       <w:pPr>
         <w:pStyle w:val="Qualificationtype"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verif sans" w:hAnsi="Verif sans"/>
           <w:color w:val="D74120"/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671BFF">
         <w:rPr>
@@ -1498,65 +1488,51 @@
         </w:rPr>
         <w:t xml:space="preserve">synonyms and alternative key words for themes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>that are identified for a text</w:t>
       </w:r>
       <w:r w:rsidRPr="00B122A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00B122A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">reate key major theme mind maps and then from each of those key </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> map connected and subsidiary/minor themes. </w:t>
+        <w:t xml:space="preserve">reate key major theme mind maps and then from each of those key themes map connected and subsidiary/minor themes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF8A4A0" w14:textId="77777777" w:rsidR="005A14CB" w:rsidRDefault="005A14CB" w:rsidP="005A14CB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="715BB06B" wp14:editId="47256940">
             <wp:extent cx="3648075" cy="2238375"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="361734738" name="Diagram 7"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId19" r:lo="rId20" r:qs="rId21" r:cs="rId22"/>
               </a:graphicData>
@@ -1584,51 +1560,51 @@
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C23087B" w14:textId="0CA1C317" w:rsidR="0027675D" w:rsidRPr="00671BFF" w:rsidRDefault="0027675D" w:rsidP="0027675D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="D74120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="D74120"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57916D25" wp14:editId="01151177">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660290" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57916D25" wp14:editId="01151177">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>32385</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>255270</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="395605" cy="395605"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="559315628" name="Picture 559315628" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30" cstate="print">
@@ -1667,65 +1643,51 @@
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00671BFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="D74120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lesson resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47093DEF" w14:textId="77777777" w:rsidR="0027675D" w:rsidRDefault="0027675D" w:rsidP="0027675D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Included in this pack are some resources to use with your learners. You may ask your learners to create their own worksheets </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> these, around another text, which they are studying:</w:t>
+        <w:t>Included in this pack are some resources to use with your learners. You may ask your learners to create their own worksheets similar to these, around another text, which they are studying:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4899DF34" w14:textId="13119D73" w:rsidR="0027675D" w:rsidRPr="00EB3C4B" w:rsidRDefault="00E41B80" w:rsidP="0027675D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Themes, c</w:t>
       </w:r>
       <w:r w:rsidR="0027675D" w:rsidRPr="00EB3C4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>haracter summaries and quotations</w:t>
       </w:r>
@@ -1999,72 +1961,72 @@
         </w:rPr>
         <w:t>Family relationships</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36409484" w14:textId="77777777" w:rsidR="00E41B80" w:rsidRPr="000C3FE0" w:rsidRDefault="00E41B80" w:rsidP="00E41B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Moral corruption</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0CECC5" w14:textId="52F2C258" w:rsidR="00284FCD" w:rsidRDefault="00284FCD" w:rsidP="00284FCD">
+    <w:p w14:paraId="7A0CECC5" w14:textId="1A3313B1" w:rsidR="00284FCD" w:rsidRDefault="00284FCD" w:rsidP="00284FCD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00185E39">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>The Little Foxes</w:t>
+        <w:t>Little Foxes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3FE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> is a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> three act play about the Hubbard family and their business plan to invest with William Marshall, a wealthy businessman from Chicago. They plan to build a cotton mill which will bring extreme wealth from exploiting the local labour force of their hometown in the deep south of America.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2653DB33" w14:textId="77777777" w:rsidR="00284FCD" w:rsidRDefault="00284FCD" w:rsidP="00255419">
       <w:pPr>
@@ -2099,67 +2061,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regina Giddens</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B12CA2" w14:textId="6F76EC35" w:rsidR="001A0552" w:rsidRDefault="001A0552" w:rsidP="00255419">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc505787246"/>
       <w:bookmarkStart w:id="4" w:name="_Toc509500531"/>
       <w:bookmarkStart w:id="5" w:name="_Toc8310760"/>
       <w:bookmarkStart w:id="6" w:name="_Toc9433236"/>
       <w:bookmarkStart w:id="7" w:name="_Toc503445555"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Regina Giddens is a ‘handsome’ woman of forty. She is the female sibling of Ben and Oscar Hubbard, with whom she is in business. At the play’s opening, Regina is living with her daughter Alexandra (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">) and </w:t>
+        <w:t xml:space="preserve">Regina Giddens is a ‘handsome’ woman of forty. She is the female sibling of Ben and Oscar Hubbard, with whom she is in business. At the play’s opening, Regina is living with her daughter Alexandra (zan) and </w:t>
       </w:r>
       <w:r w:rsidR="00CF7341">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>two-house</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> servants, Cal and Addie, as her husband Horace is in hospital suffering from a ‘bad heart’. Hellman makes it clear to the audience, that Regina is both a complex and challenging character. As an independent woman, in charge of a house, daughter and business she is presented as both capable and confident. She speaks and deals on behalf of her husband, negotiating with both her brothers and outside business interests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B90FED" w14:textId="77777777" w:rsidR="001A0552" w:rsidRDefault="001A0552" w:rsidP="00255419">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -2333,87 +2279,51 @@
               </w:rPr>
               <w:t>‘…Chicago might be the noisiest, dirtiest city in the world, but I should still prefer it to the sound of our horses and the smell of our azaleas. I should like crowds of people and theatres, and lovely women – Very lovely women…’ Act 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E563537" w14:textId="77777777" w:rsidR="001A0552" w:rsidRPr="0019206D" w:rsidRDefault="001A0552" w:rsidP="00140D32">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">This speech introduces Regina Giddens to the play. She is conversing and flattering William Marshall, the man with whom the </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> and the rural south’s ‘horses’ is designed to flatter Marshall, but simultaneously suggests that she is unhappy with her southern life. This sets her apart as an ambitious woman who seeks a better, wealthier, city life.</w:t>
+              <w:t>This speech introduces Regina Giddens to the play. She is conversing and flattering William Marshall, the man with whom the Hubbards are trying to do business. The contrast that Regina draws between metropolitan Chicago’s ‘theatres’ and the rural south’s ‘horses’ is designed to flatter Marshall, but simultaneously suggests that she is unhappy with her southern life. This sets her apart as an ambitious woman who seeks a better, wealthier, city life.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A0552" w:rsidRPr="0019206D" w14:paraId="45C4C47A" w14:textId="77777777" w:rsidTr="00671BFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25C559D1" w14:textId="77777777" w:rsidR="001A0552" w:rsidRPr="0019206D" w:rsidRDefault="001A0552" w:rsidP="00140D32">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -2522,326 +2432,166 @@
       <w:r w:rsidRPr="00671BFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="D74120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Horace Giddens</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3EB221" w14:textId="77777777" w:rsidR="002E6EFD" w:rsidRDefault="002E6EFD" w:rsidP="00255419">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F037B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Horace Giddens is the terminally ill husband of Regina </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Horace Giddens is the terminally ill husband of Regina Giddens and he functions as a moral counter-point to his wife and her brothers, Ben and Oscar. Horace is a wealthy b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>anker</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F037B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Giddens</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, but he views the world very differently to the rest of the Hubbard family.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Horace’s ‘bad heart’ has kept him physically distanced from the rest of the Hubbards as he convalesces in Baltimore. His absence from the start of the play and the time references to his absence help to distance him from the moral corruption of the rest of the Hubbards.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F037B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and he functions as a moral counter-point to his wife and her brothers, Ben and Oscar. Horace is a wealthy b</w:t>
-[...91 lines deleted...]
-        <w:t xml:space="preserve"> live off the exploitation of their own land and southern people. His kindness and humanity are a stark contrast to the insidious greed and moral corruption </w:t>
+        <w:t xml:space="preserve"> Horace is a man of morals and humanity and he detests the way that the Hubbards live off the exploitation of their own land and southern people. His kindness and humanity are a stark contrast to the insidious greed and moral corruption </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>of Regina, Ben, Oscar and son Leo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDF74EB" w14:textId="77777777" w:rsidR="002E6EFD" w:rsidRDefault="002E6EFD" w:rsidP="00255419">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>The compassion, kindness and moral integrity of Horace is developed and explored through his relationship with daughter Alexandra and his house servants Cal and Addie. Horace’s love for Alexandra is clearly seen when he returns home at her request, travelling through the night and whilst dangerously ill because she has requested it of him. He is respectful when speaking to his house servants Cal and Addie, and is especially thoughtful and kind to Addie, leaving her ‘</w:t>
-[...31 lines deleted...]
-        <w:t>, to save her, after his death. It is the influence of Horace and Addie that ultimately leads to Alexandra’s rejection of the Hubbard values and to her seeking a new path.</w:t>
+        <w:t>The compassion, kindness and moral integrity of Horace is developed and explored through his relationship with daughter Alexandra and his house servants Cal and Addie. Horace’s love for Alexandra is clearly seen when he returns home at her request, travelling through the night and whilst dangerously ill because she has requested it of him. He is respectful when speaking to his house servants Cal and Addie, and is especially thoughtful and kind to Addie, leaving her ‘seventeen hundred dollar bills’ and entrusting his daughter’s future safety to her. We see him ‘touching her arm’ as he makes her promise to take Alexandra away from the rest of the Hubbards, to save her, after his death. It is the influence of Horace and Addie that ultimately leads to Alexandra’s rejection of the Hubbard values and to her seeking a new path.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EE5AEB" w14:textId="484E1735" w:rsidR="002E6EFD" w:rsidRDefault="002E6EFD" w:rsidP="00255419">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Horace’s relationship with wife Regina is loveless and it’s clear that whilst he did marry her with genuine love in mind, she has only ever viewed him as a business opportunity. He asks her in Act 3 why she married </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Horace’s relationship with wife Regina is loveless and it’s clear that whilst he did marry her with genuine love in mind, she has only ever viewed him as a business opportunity. He asks her in Act 3 why she married him and she viciously </w:t>
+      </w:r>
+      <w:r w:rsidR="00F14A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>answers,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>him</w:t>
-[...40 lines deleted...]
-    <w:p w14:paraId="3815A96A" w14:textId="1787D936" w:rsidR="002E6EFD" w:rsidRDefault="002E6EFD" w:rsidP="00255419">
+        <w:t xml:space="preserve"> ‘Papa died and left all the money to Ben and Oscar.’ This infers that she only married him as a financial asset, but since has only ever had ‘contempt’ for him as a ‘soft fool’. Despite Horace’s shrewd deduction that his money has been stolen by the Hubbards and his subsequent plan to trap Regina into giving away her inheritance as a ‘gift’, he falls foul of his wife when she brings about his death by withholding his vital medication. This last punishment demonstrates the price of moral integrity in the face of greed and corruption.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3815A96A" w14:textId="5FD463A2" w:rsidR="002E6EFD" w:rsidRDefault="002E6EFD" w:rsidP="00255419">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Horace Giddens is an important character in </w:t>
       </w:r>
       <w:r w:rsidR="00185E39">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The Little Foxes’. He is both sympathetic and compelling as his kindness, humanity and moral integrity stand as a foil to the greed driven and morally corrupt </w:t>
-[...15 lines deleted...]
-        <w:t>. Hellman uses Horace to explore what drives human nature, to expose the influence of the parent on the child, to explore loyalty and betrayal and ultimately, to expose the insidious nature of greed and the importance of moral integrity. Horace pays a high price, he pays with his life, but his influence on Alexandra and her decision to leave her mother, suggests that he has motivated the next generation to not ‘stand around and watch.’</w:t>
+        <w:t>Little Foxes’. He is both sympathetic and compelling as his kindness, humanity and moral integrity stand as a foil to the greed driven and morally corrupt Hubbards. Hellman uses Horace to explore what drives human nature, to expose the influence of the parent on the child, to explore loyalty and betrayal and ultimately, to expose the insidious nature of greed and the importance of moral integrity. Horace pays a high price, he pays with his life, but his influence on Alexandra and her decision to leave her mother, suggests that he has motivated the next generation to not ‘stand around and watch.’</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4817"/>
         <w:gridCol w:w="4817"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E6EFD" w:rsidRPr="0019206D" w14:paraId="74C9B6DC" w14:textId="77777777" w:rsidTr="00671BFF">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
@@ -2980,69 +2730,51 @@
               </w:rPr>
               <w:t>‘Take her away.’ Act 3 (to Addie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DCE1D10" w14:textId="77777777" w:rsidR="002E6EFD" w:rsidRPr="0019206D" w:rsidRDefault="002E6EFD" w:rsidP="00255419">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>This suggests that Horace fears for his daughter’s future after his death. The imperative verb ‘</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">’, combined with the short utterance suggests that Horace is serious and determined that Alexandra should not be forced to marry Leo and should not follow in the Hubbard’s footsteps. </w:t>
+              <w:t xml:space="preserve">This suggests that Horace fears for his daughter’s future after his death. The imperative verb ‘Take’, combined with the short utterance suggests that Horace is serious and determined that Alexandra should not be forced to marry Leo and should not follow in the Hubbard’s footsteps. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E6EFD" w:rsidRPr="0019206D" w14:paraId="0DF02977" w14:textId="77777777" w:rsidTr="00671BFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B863AF7" w14:textId="77777777" w:rsidR="002E6EFD" w:rsidRPr="0019206D" w:rsidRDefault="002E6EFD" w:rsidP="00255419">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3124,223 +2856,127 @@
         </w:rPr>
         <w:t>Alexandra (Zan) Giddens</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5431D6C4" w14:textId="77777777" w:rsidR="001E4E27" w:rsidRDefault="001E4E27" w:rsidP="00255419">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5467C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alexandra Giddens is the young only daughter of Horace and Regina Giddens.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> She starts the play as naïve and obedient to her mother and extended family yet ends the play asserting her own views and values while preparing to leave the </w:t>
-[...15 lines deleted...]
-        <w:t>. Alexandra undergoes a significant evolution of character throughout the play, demonstrating the impact of family upon the young and the importance of moral education and awakening.</w:t>
+        <w:t xml:space="preserve"> She starts the play as naïve and obedient to her mother and extended family yet ends the play asserting her own views and values while preparing to leave the Hubbards. Alexandra undergoes a significant evolution of character throughout the play, demonstrating the impact of family upon the young and the importance of moral education and awakening.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCC603F" w14:textId="77777777" w:rsidR="001E4E27" w:rsidRDefault="001E4E27" w:rsidP="00255419">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">At the beginning of Act 1 Alexandra is presented by Hellman as young and naïve. She is completely obedient to her mother and the rest of the Hubbard family. She dutifully waits on her mother, playing piano when requested, complimenting her aunt Birdie and heeding instructions ‘quickly’ and ‘silently’. At the end of the play Regina references having thought of her daughter as ‘sugar water’, and this is the idea that Hellman initially presents </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> draw the distinction between old and new ways of thinking. </w:t>
+        <w:t xml:space="preserve">At the beginning of Act 1 Alexandra is presented by Hellman as young and naïve. She is completely obedient to her mother and the rest of the Hubbard family. She dutifully waits on her mother, playing piano when requested, complimenting her aunt Birdie and heeding instructions ‘quickly’ and ‘silently’. At the end of the play Regina references having thought of her daughter as ‘sugar water’, and this is the idea that Hellman initially presents in order to draw the distinction between old and new ways of thinking. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121EC187" w14:textId="77777777" w:rsidR="001E4E27" w:rsidRDefault="001E4E27" w:rsidP="00255419">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">There are early indications that Alexandra is a character of change. Despite her obedience, she makes small reaches towards independence which grow as the play develops. Early in Act 1, when asked to accompany Leo to drive Marshall to the station, she asks if she may ‘drive’ the horses that night. Her request is refused by her uncle, yet it marks her increasing sense of independence. Through this request the audience also see Alexandra’s sense of compassion and kindness; she requests to the ‘drive’ the horses, because Leo beats them harshly and she hates to see such cruelty.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489D4D03" w14:textId="77777777" w:rsidR="001E4E27" w:rsidRDefault="001E4E27" w:rsidP="00255419">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Alexandra is asked by her mother to travel to Baltimore alone to retrieve her </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Alexandra is asked by her mother to travel to Baltimore alone to retrieve her father Horace. Here, she is manipulated by her mother who knows that Horace will only return if Alexandra asks him to, and her love for her father makes her vulnerable. However, the dangerous journey to get Horace puts a physical distance between her and the rest of the Hubbards and begins to mark Alexandra’s </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>father</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">journey towards moral awakening. When she returns with her father there is a marked change in her. She is verbally more assertive with her mother and obviously more protective of her frail father. In Act 2 she ‘furiously’ asks her mother ‘How can you treat Papa like this?’. Many </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Alexandra tells her mother and the rest of the family that ‘He’s sick’. The father daughter bond means that in the two weeks before his death, Horace becomes Alexander’s moral compass and teacher, preparing and guiding her to be ready for a life without his protection.</w:t>
+        <w:t>journey towards moral awakening. When she returns with her father there is a marked change in her. She is verbally more assertive with her mother and obviously more protective of her frail father. In Act 2 she ‘furiously’ asks her mother ‘How can you treat Papa like this?’. Many times Alexandra tells her mother and the rest of the family that ‘He’s sick’. The father daughter bond means that in the two weeks before his death, Horace becomes Alexander’s moral compass and teacher, preparing and guiding her to be ready for a life without his protection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FAE963" w14:textId="77777777" w:rsidR="001E4E27" w:rsidRDefault="001E4E27" w:rsidP="00255419">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">At the end of the play, Alexandra emerges as a new woman. She has matured from ‘sugar water’ to a strong and independent young woman who has compassion, kindness and moral integrity. She rejects her family’s greed and moral corruption and declares that she will not be one of the ‘silent’ people who watch others ‘wreck’ the lands around them. She tells her mother in the closing scene of the play ‘I’m going away from you. Because I want to. Because I know Papa would want me to.’ During this end scene Alexandra’s speech is short and deliberate, she is calm and her ‘looks’ are challenging towards her mother. Her first person </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> signals her independence and newfound confidence to walk her own path. Hellman uses Alexandra to signal a new dawn of hope in what is a morally challenging time.  </w:t>
+        <w:t xml:space="preserve">At the end of the play, Alexandra emerges as a new woman. She has matured from ‘sugar water’ to a strong and independent young woman who has compassion, kindness and moral integrity. She rejects her family’s greed and moral corruption and declares that she will not be one of the ‘silent’ people who watch others ‘wreck’ the lands around them. She tells her mother in the closing scene of the play ‘I’m going away from you. Because I want to. Because I know Papa would want me to.’ During this end scene Alexandra’s speech is short and deliberate, she is calm and her ‘looks’ are challenging towards her mother. Her first person use signals her independence and newfound confidence to walk her own path. Hellman uses Alexandra to signal a new dawn of hope in what is a morally challenging time.  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D74120"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4817"/>
         <w:gridCol w:w="4817"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E4E27" w:rsidRPr="0019206D" w14:paraId="6E8FD4E1" w14:textId="77777777" w:rsidTr="00671BFF">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
@@ -3402,131 +3038,75 @@
       </w:tr>
       <w:tr w:rsidR="001E4E27" w:rsidRPr="0019206D" w14:paraId="46B55829" w14:textId="77777777" w:rsidTr="00671BFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EE69DBF" w14:textId="77777777" w:rsidR="001E4E27" w:rsidRPr="0019206D" w:rsidRDefault="001E4E27" w:rsidP="00255419">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘…when you feel better – couldn’t we go away? I mean – by </w:t>
-[...19 lines deleted...]
-              <w:t>. Couldn’t we find a way to go…’ Act 3</w:t>
+              <w:t>‘…when you feel better – couldn’t we go away? I mean – by ourselves. Couldn’t we find a way to go…’ Act 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="103E7258" w14:textId="77777777" w:rsidR="001E4E27" w:rsidRPr="0019206D" w:rsidRDefault="001E4E27" w:rsidP="00255419">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">This request demonstrates the closeness Alexandra feels to Horace. The repetition of the plural pronoun ‘we’ suggests that Alexandra sees her and her father as a team and that there is a unity between them that excludes Regina, her mother. Alexandra is not only close to her father in love and emotion, but in moral views and ideology. She shares her father’s compassion and kindness and her assertion that they should ‘go away’ but ‘by [them]selves’ demonstrates that she views </w:t>
-[...35 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>This request demonstrates the closeness Alexandra feels to Horace. The repetition of the plural pronoun ‘we’ suggests that Alexandra sees her and her father as a team and that there is a unity between them that excludes Regina, her mother. Alexandra is not only close to her father in love and emotion, but in moral views and ideology. She shares her father’s compassion and kindness and her assertion that they should ‘go away’ but ‘by [them]selves’ demonstrates that she views her and her father as separate to the rest of the Hubbards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E4E27" w:rsidRPr="0019206D" w14:paraId="1799B48A" w14:textId="77777777" w:rsidTr="00671BFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FBEABBF" w14:textId="6D5C7D44" w:rsidR="001E4E27" w:rsidRPr="0019206D" w:rsidRDefault="001E4E27" w:rsidP="00255419">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -3535,174 +3115,102 @@
               </w:rPr>
               <w:t>‘Addie said there were people who ate the earth and other people who stood around and watched them do it.’ Act 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60CF9BD2" w14:textId="77777777" w:rsidR="001E4E27" w:rsidRPr="0019206D" w:rsidRDefault="001E4E27" w:rsidP="00255419">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">At the end of the play Alexandra repeats Addie’s phrase to her mother, demonstrating which adults have had the most influence on her. The metaphor of people who ‘ate the earth’ mirrors the way the </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> who do not act.</w:t>
+              <w:t>At the end of the play Alexandra repeats Addie’s phrase to her mother, demonstrating which adults have had the most influence on her. The metaphor of people who ‘ate the earth’ mirrors the way the Hubbards exploit and ‘wreck’ the land around them with little care for the devastation they cause. The people who ‘watched them do it’, but do not act to stop them are just as villainous in Alexandra’s opinion. It is clear that Alexandra does not want to be one of the silent majority who do not act.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E4E27" w:rsidRPr="0019206D" w14:paraId="02774DC4" w14:textId="77777777" w:rsidTr="00671BFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EAFBF29" w14:textId="77777777" w:rsidR="001E4E27" w:rsidRPr="0019206D" w:rsidRDefault="001E4E27" w:rsidP="00140D32">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
               </w:rPr>
               <w:t>‘I’m not going to stand around and watch you do it. Tell him I’ll be fighting as hard as he’ll be fighting (rises) someplace where people don’t just stand around and watch.’ Act 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37458E77" w14:textId="77777777" w:rsidR="001E4E27" w:rsidRPr="0019206D" w:rsidRDefault="001E4E27" w:rsidP="00255419">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">At the very end of the play Alexandra makes the choice to leave her mother and the rest of the </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> moral corruption and her moral integrity.</w:t>
+              <w:t>At the very end of the play Alexandra makes the choice to leave her mother and the rest of the Hubbards when she refuses to go to Chicago. Her language is both assertive and imperative as she declares, to Regina, that she is not going to ‘stand around’ to watch her mother and uncles wreck the town with the cotton mill venture. She uses the imperative ‘tell him’, to assert her newfound power and the present participle ‘fighting’ to suggest a constant state of rebellion against old ways. The stage direction ‘rises’ is timed to physically symbolise Alexandra taking the moral high ground as she makes the distinction between the Hubbards moral corruption and her moral integrity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11FDBC22" w14:textId="599DA90D" w:rsidR="004541AC" w:rsidRPr="00FC3041" w:rsidRDefault="004541AC" w:rsidP="004541AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="EA5B0C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
@@ -4237,51 +3745,51 @@
       <w:pPr>
         <w:pStyle w:val="SectionHead"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
           <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
         </w:pBdr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc181267808"/>
       <w:bookmarkStart w:id="9" w:name="_Toc130824453"/>
       <w:r w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="D74120"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34AB29DC" wp14:editId="6F5690E8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664386" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34AB29DC" wp14:editId="6F5690E8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5686425</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>46990</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="395605" cy="395605"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:wrapNone/>
             <wp:docPr id="529266237" name="Picture 529266237" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30" cstate="print">
@@ -4308,51 +3816,51 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00180D4B" w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="D74120"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7269B779" wp14:editId="5CB09644">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7269B779" wp14:editId="5CB09644">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>8852535</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>38735</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="395605" cy="395605"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30" cstate="print">
@@ -6439,51 +5947,51 @@
     <w:p w14:paraId="3514CEDA" w14:textId="59E46022" w:rsidR="00990D32" w:rsidRPr="00671BFF" w:rsidRDefault="0018526B" w:rsidP="00671BFF">
       <w:pPr>
         <w:pStyle w:val="SectionHead"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
           <w:bottom w:val="single" w:sz="4" w:space="8" w:color="D74120"/>
         </w:pBdr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="D74120"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc181267809"/>
       <w:r w:rsidRPr="00671BFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="D74120"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69D7156C" wp14:editId="7CA9C82F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666434" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69D7156C" wp14:editId="7CA9C82F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5756910</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>51435</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="376555" cy="376555"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:wrapNone/>
             <wp:docPr id="991016714" name="Picture 991016714" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\elliss\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RZWGLKTN\Resources icon.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41" cstate="print">
@@ -6796,203 +6304,131 @@
         </w:rPr>
         <w:t>D) Mother and son</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AF5774" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08BADA94" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Which of these statements about the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>4. Which of these statements about the Lionnet estate is true?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036026A7" w14:textId="70B080E2" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t>A) The Lionnet estate was brought out by the Hubbard family</w:t>
+      </w:r>
+      <w:r w:rsidR="001779AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB781B4" w14:textId="3E4D638D" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="036026A7" w14:textId="70B080E2" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+        </w:rPr>
+        <w:t>B) The Lionnet estate was lost due to debt</w:t>
+      </w:r>
+      <w:r w:rsidR="001779AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF7903D" w14:textId="39F0DF08" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">A) The </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>C) The Lionnet estate is owned by Birdie’s family</w:t>
+      </w:r>
+      <w:r w:rsidR="001779AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Lionnet</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10653055" w14:textId="68A90255" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> estate was brought out by the Hubbard family</w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve"> estate is where the play is set</w:t>
+        <w:t>D) The Lionnet estate is where the play is set</w:t>
       </w:r>
       <w:r w:rsidR="001779AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D08FE2C" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D0BB14D" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
@@ -7156,399 +6592,357 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4A1FF3" w14:textId="29D42A63" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C) He</w:t>
       </w:r>
       <w:r w:rsidR="00893889">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fed up </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> fed up of the way the Hubbards wreck the town then live off it</w:t>
+      </w:r>
+      <w:r w:rsidR="00893889">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B8A191" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>D) He thinks he’s rich enough already</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F1CCD5" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4BE6C4" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>7. How do Ben and Oscar Hubbard raise the money for the investment after Horace’s refusal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE0A972" w14:textId="568F811C" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Hubbards</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>A) Regina Giddens steals it from the sick Horace</w:t>
+      </w:r>
+      <w:r w:rsidR="00A806C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED155C0" w14:textId="1E30F0B8" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> wreck the town then live off it</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00893889">
+        <w:t>B) William Marshall lowers the investment price</w:t>
+      </w:r>
+      <w:r w:rsidR="00A806C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B8A191" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+    <w:p w14:paraId="6FD390B2" w14:textId="249C608E" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>D) He thinks he’s rich enough already</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="68F1CCD5" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+        <w:t>C) Ben Hubbard goes to an outside investor</w:t>
+      </w:r>
+      <w:r w:rsidR="00A806C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2262F6E0" w14:textId="20D19DB8" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1F4BE6C4" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+      <w:r w:rsidRPr="0098010B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>D) Leo Hubbard steals Horace’s bonds from the bank</w:t>
+      </w:r>
+      <w:r w:rsidR="00A806C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E0C5CB" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1110F59C" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>7. How do Ben and Oscar Hubbard raise the money for the investment after Horace’s refusal?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3DE0A972" w14:textId="568F811C" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+        <w:t>8. Which of these statements about Horace Gidden’s death is false?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AB14B2" w14:textId="71C585F4" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>A) Regina Giddens steals it from the sick Horace</w:t>
+        <w:t>A) Horace is left to die while Regina watches on</w:t>
       </w:r>
       <w:r w:rsidR="00A806C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED155C0" w14:textId="1E30F0B8" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+    <w:p w14:paraId="0845E542" w14:textId="7AF7069C" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>B) William Marshall lowers the investment price</w:t>
+        <w:t>B) Horace suffers a heart attack after an argument with Regina</w:t>
       </w:r>
       <w:r w:rsidR="00A806C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD390B2" w14:textId="249C608E" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+    <w:p w14:paraId="7C78BA5D" w14:textId="20265E29" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>C) Ben Hubbard goes to an outside investor</w:t>
+        <w:t>C) Horace has run out of his heart medicine</w:t>
       </w:r>
       <w:r w:rsidR="00A806C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2262F6E0" w14:textId="20D19DB8" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+    <w:p w14:paraId="3E927420" w14:textId="7A22B27D" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>D) Leo Hubbard steals Horace’s bonds from the bank</w:t>
+        <w:t>D) Horace calls for help but is too weak to be heard by Alexandra</w:t>
       </w:r>
       <w:r w:rsidR="00A806C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E0C5CB" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+    <w:p w14:paraId="5CBA9F7C" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1110F59C" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+    <w:p w14:paraId="7E854BCF" w14:textId="77777777" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>8. Which of these statements about Horace Gidden’s death is false?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52AB14B2" w14:textId="71C585F4" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+        <w:t>9. How does the play end for Regna Giddens?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABA3663" w14:textId="61046B17" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>A) Horace is left to die while Regina watches on</w:t>
+        <w:t>A) She leaves the south</w:t>
       </w:r>
       <w:r w:rsidR="00A806C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0845E542" w14:textId="7AF7069C" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+    <w:p w14:paraId="34C56D46" w14:textId="3D0FFA44" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>B) Horace suffers a heart attack after an argument with Regina</w:t>
+        <w:t>B) She gains Horace’s money but loses her daughter</w:t>
       </w:r>
       <w:r w:rsidR="00A806C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C78BA5D" w14:textId="20265E29" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
+    <w:p w14:paraId="14FDF332" w14:textId="2900E4B6" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>C) Horace has run out of his heart medicine</w:t>
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> back to Birdie’s family</w:t>
+        <w:t>C) She promises to give Lionnet back to Birdie’s family</w:t>
       </w:r>
       <w:r w:rsidR="00A806C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6773B1" w14:textId="2252E413" w:rsidR="003C02CC" w:rsidRPr="0098010B" w:rsidRDefault="003C02CC" w:rsidP="003C02CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098010B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D) She loses Horace’s money to her brothers</w:t>
       </w:r>
       <w:r w:rsidR="00A806C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7782,223 +7176,165 @@
         </w:rPr>
         <w:t>B) Husband and wife</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746C20E3" w14:textId="77777777" w:rsidR="00165882" w:rsidRPr="00A436C2" w:rsidRDefault="00165882" w:rsidP="00165882">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7336977A" w14:textId="77777777" w:rsidR="00165882" w:rsidRPr="00A436C2" w:rsidRDefault="00165882" w:rsidP="00165882">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A436C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Which of these statements about the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>4. Which of these statements about the Lionnet estate is true?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105E1CA2" w14:textId="2D827EBB" w:rsidR="00165882" w:rsidRPr="00A436C2" w:rsidRDefault="00165882" w:rsidP="00165882">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A436C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A) The Lionnet estate was brought out by the Hubbard family</w:t>
+      </w:r>
+      <w:r w:rsidR="00A436C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538E0C0A" w14:textId="77777777" w:rsidR="00165882" w:rsidRPr="00A436C2" w:rsidRDefault="00165882" w:rsidP="00165882">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B70AC09" w14:textId="77777777" w:rsidR="00165882" w:rsidRPr="00A436C2" w:rsidRDefault="00165882" w:rsidP="00165882">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Lionnet</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A436C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> estate is true?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="105E1CA2" w14:textId="2D827EBB" w:rsidR="00165882" w:rsidRPr="00A436C2" w:rsidRDefault="00165882" w:rsidP="00165882">
+        <w:t>5. Why can’t Horrace Giddens attend the business meeting with William Marshall?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EC3FA9" w14:textId="4981A5B8" w:rsidR="00165882" w:rsidRPr="00A436C2" w:rsidRDefault="00165882" w:rsidP="00165882">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A436C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">A) The </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>B) He is in hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="00A436C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AC461B" w14:textId="77777777" w:rsidR="00165882" w:rsidRPr="00A436C2" w:rsidRDefault="00165882" w:rsidP="00165882">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030A1ED4" w14:textId="77777777" w:rsidR="00165882" w:rsidRPr="00A436C2" w:rsidRDefault="00165882" w:rsidP="00165882">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A436C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6. Why does Horace refuse Regina’s proposal to buy into the cotton mill?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B63C5E6" w14:textId="109E56E0" w:rsidR="00165882" w:rsidRPr="00A436C2" w:rsidRDefault="00165882" w:rsidP="00165882">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A436C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> estate was brought out by the Hubbard family</w:t>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:t>C) He</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7146C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A436C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> wreck the town then live off it</w:t>
+        </w:rPr>
+        <w:t>s fed up of the way the Hubbards wreck the town then live off it</w:t>
       </w:r>
       <w:r w:rsidR="00E7146C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196914D1" w14:textId="77777777" w:rsidR="00165882" w:rsidRPr="00A436C2" w:rsidRDefault="00165882" w:rsidP="00165882">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F505384" w14:textId="77777777" w:rsidR="00165882" w:rsidRPr="00A436C2" w:rsidRDefault="00165882" w:rsidP="00165882">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A436C2">
@@ -8620,122 +7956,122 @@
         <w:rPr>
           <w:rFonts w:ascii="Bliss Pro Light" w:hAnsi="Bliss Pro Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00783A77" w:rsidRPr="00880AA7" w:rsidSect="00DB527F">
       <w:headerReference w:type="even" r:id="rId44"/>
       <w:headerReference w:type="default" r:id="rId45"/>
       <w:footerReference w:type="even" r:id="rId46"/>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="0" w:left="1134" w:header="709" w:footer="326" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40FA0137" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRDefault="00A3490E" w:rsidP="00D35A29">
+    <w:p w14:paraId="12EE936C" w14:textId="77777777" w:rsidR="008D7B8E" w:rsidRDefault="008D7B8E" w:rsidP="00D35A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68F6F194" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRDefault="00A3490E" w:rsidP="00D35A29">
+    <w:p w14:paraId="6AE53E78" w14:textId="77777777" w:rsidR="008D7B8E" w:rsidRDefault="008D7B8E" w:rsidP="00D35A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3871CE06" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRDefault="00A3490E">
+    <w:p w14:paraId="79E8C984" w14:textId="77777777" w:rsidR="008D7B8E" w:rsidRDefault="008D7B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calisto MT">
     <w:panose1 w:val="02040603050505030304"/>
@@ -9071,51 +8407,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1483847298"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3CFDA3D0" w14:textId="6EE2ECFF" w:rsidR="00912DC0" w:rsidRDefault="008D466D">
+      <w:p w14:paraId="3CFDA3D0" w14:textId="6EE2ECFF" w:rsidR="00912DC0" w:rsidRDefault="008D7B8E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="300214A9" w14:textId="77777777" w:rsidR="005A14CB" w:rsidRPr="004A263D" w:rsidRDefault="005A14CB" w:rsidP="004C497B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004A263D">
@@ -9425,71 +8761,71 @@
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FDDFEE5" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRDefault="00A3490E" w:rsidP="00D35A29">
+    <w:p w14:paraId="520AF0E1" w14:textId="77777777" w:rsidR="008D7B8E" w:rsidRDefault="008D7B8E" w:rsidP="00D35A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B2AE633" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRDefault="00A3490E" w:rsidP="00D35A29">
+    <w:p w14:paraId="7248DD36" w14:textId="77777777" w:rsidR="008D7B8E" w:rsidRDefault="008D7B8E" w:rsidP="00D35A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="372D5EC7" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRDefault="00A3490E">
+    <w:p w14:paraId="7A81C259" w14:textId="77777777" w:rsidR="008D7B8E" w:rsidRDefault="008D7B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BCBEE0A" w14:textId="77777777" w:rsidR="00314472" w:rsidRDefault="00314472">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3977E341" w14:textId="77777777" w:rsidR="00314472" w:rsidRDefault="00314472">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -9604,145 +8940,145 @@
     </w:r>
     <w:r w:rsidRPr="002372EA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">ck: </w:t>
     </w:r>
     <w:r w:rsidRPr="002372EA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Death and the King’s Horseman</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="198F36FE" w14:textId="31CA0A6F" w:rsidR="005A14CB" w:rsidRPr="004869FF" w:rsidRDefault="005A14CB" w:rsidP="00EC6837">
+  <w:p w14:paraId="198F36FE" w14:textId="7C868E2A" w:rsidR="005A14CB" w:rsidRPr="004869FF" w:rsidRDefault="005A14CB" w:rsidP="00EC6837">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Teaching</w:t>
     </w:r>
     <w:r w:rsidRPr="00D5576A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Pack</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="009C4803">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>The Little Foxes</w:t>
+      <w:t xml:space="preserve"> Little Foxes</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="296693CD" w14:textId="7E91F13C" w:rsidR="00314472" w:rsidRPr="002372EA" w:rsidRDefault="00314472" w:rsidP="0014334C">
+  <w:p w14:paraId="296693CD" w14:textId="72AA9A2B" w:rsidR="00314472" w:rsidRPr="002372EA" w:rsidRDefault="00314472" w:rsidP="0014334C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Teaching </w:t>
     </w:r>
     <w:r w:rsidRPr="004A263D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Pa</w:t>
     </w:r>
     <w:r w:rsidRPr="002372EA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">ck: </w:t>
     </w:r>
     <w:r w:rsidR="00E36679" w:rsidRPr="00E36679">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">The </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="005B3180" w:rsidRPr="00E36679">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Li</w:t>
     </w:r>
     <w:r w:rsidR="005B3180">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>ttle Foxes</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
@@ -9778,151 +9114,141 @@
     </w:r>
     <w:r w:rsidRPr="002372EA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">ck: </w:t>
     </w:r>
     <w:r w:rsidRPr="002372EA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Death and the King’s Horseman</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="601F28B5" w14:textId="5A8DA601" w:rsidR="00EC6837" w:rsidRPr="004869FF" w:rsidRDefault="00EC6837" w:rsidP="005A14CB">
+  <w:p w14:paraId="601F28B5" w14:textId="7FB2EA2D" w:rsidR="00EC6837" w:rsidRPr="004869FF" w:rsidRDefault="00EC6837" w:rsidP="005A14CB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Teaching</w:t>
     </w:r>
     <w:r w:rsidRPr="00D5576A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Pack</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
-    </w:r>
-[...8 lines deleted...]
-      <w:t xml:space="preserve">The </w:t>
     </w:r>
     <w:r w:rsidR="005B3180" w:rsidRPr="005B3180">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Little Foxes</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="515AEB3A" w14:textId="241C2FCE" w:rsidR="00ED0987" w:rsidRPr="00812762" w:rsidRDefault="00ED0987" w:rsidP="00ED0987">
+  <w:p w14:paraId="515AEB3A" w14:textId="693803A1" w:rsidR="00ED0987" w:rsidRPr="00812762" w:rsidRDefault="00ED0987" w:rsidP="00ED0987">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00ED0987">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Teaching Pack:</w:t>
     </w:r>
     <w:r w:rsidRPr="00812762">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00185E39">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">The </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="005B3180">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Little Foxes</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="092C1221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB3C378A"/>
     <w:lvl w:ilvl="0" w:tplc="3BBE4984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -14354,51 +13680,50 @@
   <w:num w:numId="35" w16cid:durableId="1945451725">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1745764456">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1994797415">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1901013367">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1910916794">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="580717458">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -15040,50 +14365,51 @@
     <w:rsid w:val="0052506E"/>
     <w:rsid w:val="00530DCD"/>
     <w:rsid w:val="0053123E"/>
     <w:rsid w:val="0053189C"/>
     <w:rsid w:val="00535138"/>
     <w:rsid w:val="00535BC1"/>
     <w:rsid w:val="00540CC1"/>
     <w:rsid w:val="0054324E"/>
     <w:rsid w:val="005437F3"/>
     <w:rsid w:val="00543925"/>
     <w:rsid w:val="00543AF5"/>
     <w:rsid w:val="00543BAD"/>
     <w:rsid w:val="00545EED"/>
     <w:rsid w:val="00546A1F"/>
     <w:rsid w:val="00546AC8"/>
     <w:rsid w:val="0055060F"/>
     <w:rsid w:val="00551BED"/>
     <w:rsid w:val="0055286F"/>
     <w:rsid w:val="00552CAB"/>
     <w:rsid w:val="00553276"/>
     <w:rsid w:val="00556D0F"/>
     <w:rsid w:val="00557D71"/>
     <w:rsid w:val="005607B3"/>
     <w:rsid w:val="00561D0B"/>
     <w:rsid w:val="005646B5"/>
+    <w:rsid w:val="00564767"/>
     <w:rsid w:val="00565B8F"/>
     <w:rsid w:val="0056640A"/>
     <w:rsid w:val="005668B7"/>
     <w:rsid w:val="0056691A"/>
     <w:rsid w:val="00566ABE"/>
     <w:rsid w:val="0056778F"/>
     <w:rsid w:val="00567896"/>
     <w:rsid w:val="00571F8D"/>
     <w:rsid w:val="005730AD"/>
     <w:rsid w:val="005730F3"/>
     <w:rsid w:val="00574709"/>
     <w:rsid w:val="0057566F"/>
     <w:rsid w:val="00575721"/>
     <w:rsid w:val="00575940"/>
     <w:rsid w:val="00577251"/>
     <w:rsid w:val="005813FA"/>
     <w:rsid w:val="005816CA"/>
     <w:rsid w:val="00583786"/>
     <w:rsid w:val="00584197"/>
     <w:rsid w:val="00585A1E"/>
     <w:rsid w:val="00586F5E"/>
     <w:rsid w:val="0058727A"/>
     <w:rsid w:val="00587685"/>
     <w:rsid w:val="00591109"/>
     <w:rsid w:val="00592111"/>
@@ -15192,50 +14518,51 @@
     <w:rsid w:val="0067398A"/>
     <w:rsid w:val="0067458A"/>
     <w:rsid w:val="006820B0"/>
     <w:rsid w:val="006824D0"/>
     <w:rsid w:val="00682A86"/>
     <w:rsid w:val="00682E2F"/>
     <w:rsid w:val="00684C24"/>
     <w:rsid w:val="00684E9A"/>
     <w:rsid w:val="00692EC1"/>
     <w:rsid w:val="00693BE7"/>
     <w:rsid w:val="006941C3"/>
     <w:rsid w:val="00694326"/>
     <w:rsid w:val="0069504E"/>
     <w:rsid w:val="0069559D"/>
     <w:rsid w:val="00696ABE"/>
     <w:rsid w:val="00697C66"/>
     <w:rsid w:val="00697E22"/>
     <w:rsid w:val="006A3394"/>
     <w:rsid w:val="006A3BC5"/>
     <w:rsid w:val="006A4E88"/>
     <w:rsid w:val="006A5127"/>
     <w:rsid w:val="006A53A2"/>
     <w:rsid w:val="006A5C6C"/>
     <w:rsid w:val="006A6C0B"/>
     <w:rsid w:val="006B04E6"/>
+    <w:rsid w:val="006B0586"/>
     <w:rsid w:val="006B10CB"/>
     <w:rsid w:val="006B16F5"/>
     <w:rsid w:val="006B24A2"/>
     <w:rsid w:val="006B33BF"/>
     <w:rsid w:val="006B3C2C"/>
     <w:rsid w:val="006B6A1A"/>
     <w:rsid w:val="006B708C"/>
     <w:rsid w:val="006B7833"/>
     <w:rsid w:val="006B7DE6"/>
     <w:rsid w:val="006C0A56"/>
     <w:rsid w:val="006C151F"/>
     <w:rsid w:val="006C1959"/>
     <w:rsid w:val="006C2427"/>
     <w:rsid w:val="006C3365"/>
     <w:rsid w:val="006C6F0E"/>
     <w:rsid w:val="006C7568"/>
     <w:rsid w:val="006C797F"/>
     <w:rsid w:val="006D3C30"/>
     <w:rsid w:val="006D414F"/>
     <w:rsid w:val="006D4386"/>
     <w:rsid w:val="006D533F"/>
     <w:rsid w:val="006D5497"/>
     <w:rsid w:val="006D5A61"/>
     <w:rsid w:val="006E6D01"/>
     <w:rsid w:val="006E6ECB"/>
@@ -15455,50 +14782,51 @@
     <w:rsid w:val="008A4B17"/>
     <w:rsid w:val="008A701F"/>
     <w:rsid w:val="008A7247"/>
     <w:rsid w:val="008B0494"/>
     <w:rsid w:val="008B091B"/>
     <w:rsid w:val="008B0CEB"/>
     <w:rsid w:val="008B30A0"/>
     <w:rsid w:val="008B51E4"/>
     <w:rsid w:val="008B5D88"/>
     <w:rsid w:val="008C324A"/>
     <w:rsid w:val="008C3921"/>
     <w:rsid w:val="008C4658"/>
     <w:rsid w:val="008C52D8"/>
     <w:rsid w:val="008C67A2"/>
     <w:rsid w:val="008C6A1D"/>
     <w:rsid w:val="008D0756"/>
     <w:rsid w:val="008D18C0"/>
     <w:rsid w:val="008D1953"/>
     <w:rsid w:val="008D20F1"/>
     <w:rsid w:val="008D28AC"/>
     <w:rsid w:val="008D5FC4"/>
     <w:rsid w:val="008D63A2"/>
     <w:rsid w:val="008D679D"/>
     <w:rsid w:val="008D7480"/>
     <w:rsid w:val="008D7910"/>
+    <w:rsid w:val="008D7B8E"/>
     <w:rsid w:val="008E1225"/>
     <w:rsid w:val="008E2949"/>
     <w:rsid w:val="008E4016"/>
     <w:rsid w:val="008E4569"/>
     <w:rsid w:val="008E4CC0"/>
     <w:rsid w:val="008E7AD8"/>
     <w:rsid w:val="008F4A6D"/>
     <w:rsid w:val="008F60A2"/>
     <w:rsid w:val="008F61C8"/>
     <w:rsid w:val="008F7554"/>
     <w:rsid w:val="008F787F"/>
     <w:rsid w:val="008F7EFA"/>
     <w:rsid w:val="00900F83"/>
     <w:rsid w:val="0090154B"/>
     <w:rsid w:val="009030B0"/>
     <w:rsid w:val="00904F51"/>
     <w:rsid w:val="00905801"/>
     <w:rsid w:val="009062C2"/>
     <w:rsid w:val="009067E0"/>
     <w:rsid w:val="009072F3"/>
     <w:rsid w:val="00912A88"/>
     <w:rsid w:val="00912DC0"/>
     <w:rsid w:val="009139AC"/>
     <w:rsid w:val="009178DB"/>
     <w:rsid w:val="00922AE9"/>
@@ -16092,105 +15420,109 @@
     <w:rsid w:val="00E1081B"/>
     <w:rsid w:val="00E135A8"/>
     <w:rsid w:val="00E14DAC"/>
     <w:rsid w:val="00E16DFC"/>
     <w:rsid w:val="00E16E0E"/>
     <w:rsid w:val="00E17386"/>
     <w:rsid w:val="00E17A6E"/>
     <w:rsid w:val="00E2110A"/>
     <w:rsid w:val="00E21B33"/>
     <w:rsid w:val="00E21B73"/>
     <w:rsid w:val="00E22305"/>
     <w:rsid w:val="00E2255A"/>
     <w:rsid w:val="00E237F7"/>
     <w:rsid w:val="00E239AB"/>
     <w:rsid w:val="00E239F7"/>
     <w:rsid w:val="00E23D6B"/>
     <w:rsid w:val="00E24ABA"/>
     <w:rsid w:val="00E252F6"/>
     <w:rsid w:val="00E267FE"/>
     <w:rsid w:val="00E3022C"/>
     <w:rsid w:val="00E31D3C"/>
     <w:rsid w:val="00E32F73"/>
     <w:rsid w:val="00E351C6"/>
     <w:rsid w:val="00E35344"/>
     <w:rsid w:val="00E36679"/>
+    <w:rsid w:val="00E407B4"/>
     <w:rsid w:val="00E409E9"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41B80"/>
     <w:rsid w:val="00E429B8"/>
     <w:rsid w:val="00E43921"/>
     <w:rsid w:val="00E444AC"/>
     <w:rsid w:val="00E456C8"/>
     <w:rsid w:val="00E45E57"/>
     <w:rsid w:val="00E46297"/>
+    <w:rsid w:val="00E46DD0"/>
     <w:rsid w:val="00E47CE0"/>
     <w:rsid w:val="00E505E0"/>
     <w:rsid w:val="00E516EF"/>
     <w:rsid w:val="00E52C1F"/>
     <w:rsid w:val="00E54A8F"/>
     <w:rsid w:val="00E56EE1"/>
     <w:rsid w:val="00E635C4"/>
     <w:rsid w:val="00E6453D"/>
     <w:rsid w:val="00E64566"/>
     <w:rsid w:val="00E64D97"/>
     <w:rsid w:val="00E66450"/>
     <w:rsid w:val="00E6753F"/>
     <w:rsid w:val="00E70596"/>
     <w:rsid w:val="00E70624"/>
     <w:rsid w:val="00E7146C"/>
     <w:rsid w:val="00E77B1C"/>
     <w:rsid w:val="00E77E76"/>
     <w:rsid w:val="00E8092C"/>
     <w:rsid w:val="00E80939"/>
     <w:rsid w:val="00E813D4"/>
     <w:rsid w:val="00E83C26"/>
     <w:rsid w:val="00E852CA"/>
     <w:rsid w:val="00E85B38"/>
     <w:rsid w:val="00E85CBB"/>
     <w:rsid w:val="00E86576"/>
     <w:rsid w:val="00E87B94"/>
+    <w:rsid w:val="00E91254"/>
     <w:rsid w:val="00E92C5A"/>
     <w:rsid w:val="00E931B8"/>
     <w:rsid w:val="00E97028"/>
     <w:rsid w:val="00EA06EF"/>
     <w:rsid w:val="00EA09F1"/>
     <w:rsid w:val="00EA45DE"/>
     <w:rsid w:val="00EA5DF8"/>
     <w:rsid w:val="00EB118C"/>
     <w:rsid w:val="00EB3402"/>
     <w:rsid w:val="00EB435D"/>
     <w:rsid w:val="00EB5297"/>
     <w:rsid w:val="00EB555E"/>
     <w:rsid w:val="00EB5685"/>
     <w:rsid w:val="00EB582C"/>
     <w:rsid w:val="00EB657E"/>
     <w:rsid w:val="00EB703C"/>
     <w:rsid w:val="00EC0AEB"/>
     <w:rsid w:val="00EC2C1D"/>
     <w:rsid w:val="00EC3988"/>
     <w:rsid w:val="00EC4C86"/>
+    <w:rsid w:val="00EC6796"/>
     <w:rsid w:val="00EC6837"/>
     <w:rsid w:val="00EC6E97"/>
     <w:rsid w:val="00EC7516"/>
     <w:rsid w:val="00EC78A9"/>
     <w:rsid w:val="00ED0987"/>
     <w:rsid w:val="00ED0B1F"/>
     <w:rsid w:val="00ED3BBA"/>
     <w:rsid w:val="00ED47CA"/>
     <w:rsid w:val="00ED775F"/>
     <w:rsid w:val="00ED7E22"/>
     <w:rsid w:val="00EE0552"/>
     <w:rsid w:val="00EE193A"/>
     <w:rsid w:val="00EE1A99"/>
     <w:rsid w:val="00EE30E0"/>
     <w:rsid w:val="00EE4E66"/>
     <w:rsid w:val="00EE7621"/>
     <w:rsid w:val="00EF14E9"/>
     <w:rsid w:val="00EF17DC"/>
     <w:rsid w:val="00EF18EC"/>
     <w:rsid w:val="00EF4F8D"/>
     <w:rsid w:val="00EF51C6"/>
     <w:rsid w:val="00EF5224"/>
     <w:rsid w:val="00EF5478"/>
     <w:rsid w:val="00EF5717"/>
     <w:rsid w:val="00EF5AAC"/>
@@ -17705,51 +17037,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2108424811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cambridgeinternational.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgeinternational.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cambridgeinternational.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgeinternational.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
@@ -20937,106 +20269,79 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">7VPTP7ZE6X33-1933993375-507</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">
+      <Url>https://cambridgeorg.sharepoint.com/sites/cie/education/pd/Curriculum_Support/_layouts/15/DocIdRedir.aspx?ID=7VPTP7ZE6X33-1933993375-507</Url>
+      <Description>7VPTP7ZE6X33-1933993375-507</Description>
+    </_dlc_DocIdUrl>
+    <SharedWithUsers xmlns="9ad1216b-cdc1-40e2-a0c2-94597fd44697">
+      <UserInfo>
+        <DisplayName>Karolyn Feliciani</DisplayName>
+        <AccountId>708</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3fcf4a81-aca0-43b6-bff7-87efdc296efa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100370FC16EDE49814FBBE83568B9FA2901" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="022f5e1d981b14d7005f3600e8ff7e4f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9ad1216b-cdc1-40e2-a0c2-94597fd44697" xmlns:ns3="3fcf4a81-aca0-43b6-bff7-87efdc296efa" xmlns:ns4="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f273b407d20b6eb33550fabe3d54ad2e" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100370FC16EDE49814FBBE83568B9FA2901" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1a1a12a82e1e58ec006b5f330e78af19">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9ad1216b-cdc1-40e2-a0c2-94597fd44697" xmlns:ns3="3fcf4a81-aca0-43b6-bff7-87efdc296efa" xmlns:ns4="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea13ad5320a9d352dbd35361db45168c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
     <xsd:import namespace="3fcf4a81-aca0-43b6-bff7-87efdc296efa"/>
     <xsd:import namespace="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
@@ -21259,170 +20564,191 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D47B92BC-7EA0-4758-8BA1-CDB8DA387D64}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
+    <ds:schemaRef ds:uri="3fcf4a81-aca0-43b6-bff7-87efdc296efa"/>
+    <ds:schemaRef ds:uri="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27F25BC4-B7ED-4115-888F-6A294D87E71A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DAA489D-2092-4D82-AF1E-FDC58DBC5633}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47DDF27B-A651-4337-BA24-DC0F9C6A1BE7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9ad1216b-cdc1-40e2-a0c2-94597fd44697"/>
     <ds:schemaRef ds:uri="3fcf4a81-aca0-43b6-bff7-87efdc296efa"/>
     <ds:schemaRef ds:uri="7424b78e-8606-4fd1-9a19-b6b90bbc0a1b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{516A6C34-2AFF-43A2-91D3-C1CA13FFB4B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D47B92BC-7EA0-4758-8BA1-CDB8DA387D64}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92936EEF-25A4-411A-B087-18FE4C3A46D7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" enabled="0" method="" siteId="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>4537</Words>
-  <Characters>25863</Characters>
+  <Words>4535</Words>
+  <Characters>25853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>215</Lines>
   <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cambridge Assessment</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30340</CharactersWithSpaces>
+  <CharactersWithSpaces>30328</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="138" baseType="variant">
       <vt:variant>
         <vt:i4>3801136</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>101</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.cambridgeinternational.org/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5046389</vt:i4>
       </vt:variant>
       <vt:variant>